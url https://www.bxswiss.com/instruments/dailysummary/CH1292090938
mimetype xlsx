--- v3 (2026-01-11)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16e6ec8ef182465d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6b51b3c322046aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re18eb00be5bc487c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde4a95c85477475c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radf03a3b2a984c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re18eb00be5bc487c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra45f5acdad154d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde4a95c85477475c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Multi Reverse Convertible on Adecco, Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...451 lines deleted...]
-          <x:t>97,060</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>