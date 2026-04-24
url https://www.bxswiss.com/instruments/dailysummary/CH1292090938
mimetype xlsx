--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6b51b3c322046aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9894d31582d44af4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde4a95c85477475c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aaf4e67f409411a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra45f5acdad154d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde4a95c85477475c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8a730809d174697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aaf4e67f409411a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Multi Reverse Convertible on Adecco, Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,950</x:t>
-[...48 lines deleted...]
-          <x:t>91,930</x:t>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>91,010</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,470</x:t>
-        </x:is>
-[...484 lines deleted...]
-          <x:t>91,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>