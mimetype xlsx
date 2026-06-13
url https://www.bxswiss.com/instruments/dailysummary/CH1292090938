--- v5 (2026-04-24)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9894d31582d44af4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ac99b17ccf4507" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aaf4e67f409411a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd294a45a70a74248"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8a730809d174697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aaf4e67f409411a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7443bbe5cff4444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd294a45a70a74248" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Multi Reverse Convertible on Adecco, Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,090</x:t>
-[...576 lines deleted...]
-          <x:t>92,470</x:t>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>