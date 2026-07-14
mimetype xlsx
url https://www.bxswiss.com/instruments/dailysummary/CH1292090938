--- v6 (2026-06-13)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ac99b17ccf4507" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29483d91e40944aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd294a45a70a74248"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7384e0f3800a4062"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7443bbe5cff4444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd294a45a70a74248" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29bed0e1800344c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7384e0f3800a4062" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Multi Reverse Convertible on Adecco, Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,540</x:t>
-[...4 lines deleted...]
-          <x:t>84,580</x:t>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>86,860</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,390</x:t>
-[...38 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,600</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>88,520</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>87,630</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,630</x:t>
-[...166 lines deleted...]
-          <x:t>86,540</x:t>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>