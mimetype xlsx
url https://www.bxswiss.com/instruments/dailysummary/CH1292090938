--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29483d91e40944aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd08ac961782b4650" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7384e0f3800a4062"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4e98a60cf414b2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29bed0e1800344c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7384e0f3800a4062" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd76313a7e0444924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4e98a60cf414b2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Multi Reverse Convertible on Adecco, Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>