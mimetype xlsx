--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd08ac961782b4650" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd44ba9c9e47e44f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4e98a60cf414b2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2ab97eb060f4e86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd76313a7e0444924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4e98a60cf414b2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf938932dcaeb4b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2ab97eb060f4e86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Multi Reverse Convertible on Adecco, Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>