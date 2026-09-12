--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd44ba9c9e47e44f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4d31e561d0d4fb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2ab97eb060f4e86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4f3a038c5d74f86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf938932dcaeb4b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2ab97eb060f4e86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5781710ca10b4d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4f3a038c5d74f86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Multi Reverse Convertible on Adecco, Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>98,000</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,320</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>31.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,530</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>97,030</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,030</x:t>
-[...97 lines deleted...]
-          <x:t>96,870</x:t>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,710</x:t>
-        </x:is>
-[...278 lines deleted...]
-          <x:t>98,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>