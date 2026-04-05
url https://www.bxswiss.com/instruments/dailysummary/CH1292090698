--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R564a75440c274430" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R452184ddb28c4714" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R804d9044fdc54856"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01743588bb8246ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59283b2a7454b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R804d9044fdc54856" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cb1d88a640348c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01743588bb8246ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Clariant</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>