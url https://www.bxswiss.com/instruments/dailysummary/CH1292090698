--- v6 (2026-04-05)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R452184ddb28c4714" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23203a54934b4881" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01743588bb8246ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb712295e82584343"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cb1d88a640348c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01743588bb8246ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb56a691a05f479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb712295e82584343" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Clariant</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>90,840</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...413 lines deleted...]
-          <x:t>91,070</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,930</x:t>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>