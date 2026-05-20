--- v7 (2026-04-27)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23203a54934b4881" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b39ee027fa3487e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb712295e82584343"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f3031cfd18c4dad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb56a691a05f479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb712295e82584343" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8420ca328e541c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f3031cfd18c4dad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Clariant</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>96,390</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>96,660</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,120</x:t>
-[...112 lines deleted...]
-          <x:t>95,160</x:t>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>