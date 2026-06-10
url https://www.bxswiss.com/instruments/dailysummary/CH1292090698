--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b39ee027fa3487e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04145e76e0164e7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f3031cfd18c4dad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a0fc0a620bf4f8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8420ca328e541c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f3031cfd18c4dad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba0c3e685a4a4f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a0fc0a620bf4f8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Clariant</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>96,930</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,110</x:t>
-[...43 lines deleted...]
-          <x:t>95,890</x:t>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,160</x:t>
-[...227 lines deleted...]
-          <x:t>95,560</x:t>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,570</x:t>
-[...220 lines deleted...]
-          <x:t>94,230</x:t>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>