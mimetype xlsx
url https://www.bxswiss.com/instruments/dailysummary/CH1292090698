--- v9 (2026-06-10)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04145e76e0164e7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd755d546a0884e18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a0fc0a620bf4f8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red19a94c57684a6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba0c3e685a4a4f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a0fc0a620bf4f8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3186a986774c4510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red19a94c57684a6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Clariant</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,670</x:t>
-[...441 lines deleted...]
-          <x:t>91,690</x:t>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>