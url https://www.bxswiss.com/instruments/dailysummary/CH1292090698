--- v10 (2026-07-03)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd755d546a0884e18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc34fae0297664f6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red19a94c57684a6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R186beaba6f084bd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3186a986774c4510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red19a94c57684a6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf07a994995a0436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R186beaba6f084bd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Clariant</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,060</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,510</x:t>
-[...610 lines deleted...]
-          <x:t>93,650</x:t>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,470</x:t>
-[...4 lines deleted...]
-          <x:t>94,600</x:t>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>