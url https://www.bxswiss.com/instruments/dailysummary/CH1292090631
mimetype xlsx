--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b3712fd685f4554" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f145493d5a54775" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8982b99f01549a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccf5a8eb9dfd4320"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1169eea8f12b48ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8982b99f01549a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f0ceee684c4581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccf5a8eb9dfd4320" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>95,560</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>