--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f145493d5a54775" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd633cca0ea14ada" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccf5a8eb9dfd4320"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c2a2b3d88c24763"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f0ceee684c4581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccf5a8eb9dfd4320" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R546fc87b5a3d447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c2a2b3d88c24763" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,910</x:t>
-[...16 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,480</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>89,820</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>