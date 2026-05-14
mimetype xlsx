--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd633cca0ea14ada" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80b66b100c9d4ef4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c2a2b3d88c24763"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R741e3bb7ecb849f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R546fc87b5a3d447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c2a2b3d88c24763" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red68a14f0bd04e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R741e3bb7ecb849f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>92,440</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,130</x:t>
-[...156 lines deleted...]
-          <x:t>92,060</x:t>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,520</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>92,550</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>