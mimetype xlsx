--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80b66b100c9d4ef4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf2ff4b2d9974840" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R741e3bb7ecb849f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R080e1e28213941cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red68a14f0bd04e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R741e3bb7ecb849f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8537280a1564dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R080e1e28213941cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>78,545</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>