--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf2ff4b2d9974840" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bb909efb9d74c0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R080e1e28213941cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R814ebb6b875c4736"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8537280a1564dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R080e1e28213941cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rada7d3949e0b4502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R814ebb6b875c4736" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>78,340</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,570</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>05.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,210</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>72,825</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>