--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bb909efb9d74c0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3834444ab2d745a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R814ebb6b875c4736"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fd13d046af0409d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rada7d3949e0b4502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R814ebb6b875c4736" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81579f6139d646aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fd13d046af0409d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>