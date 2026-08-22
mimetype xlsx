--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3834444ab2d745a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16f5616be297472b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fd13d046af0409d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2c94d50538e49b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81579f6139d646aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fd13d046af0409d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1de332a25aa4101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2c94d50538e49b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>