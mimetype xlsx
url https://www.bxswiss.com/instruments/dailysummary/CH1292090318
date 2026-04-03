--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33c1d4f7f0c84b02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R962aac8360d0422e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fbd401b49754e7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4d9dfddc5e04d98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7523bea5e24484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fbd401b49754e7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15a1fcbb4e61455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4d9dfddc5e04d98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>99,070</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,170</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-          <x:t>02.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,920</x:t>
-[...252 lines deleted...]
-          <x:t>100,590</x:t>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>