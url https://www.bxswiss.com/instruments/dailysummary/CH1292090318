--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R962aac8360d0422e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc39346228b15425d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4d9dfddc5e04d98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bef5e0f4138493f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15a1fcbb4e61455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4d9dfddc5e04d98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c2f018bc789423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bef5e0f4138493f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>09.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,140</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>19.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,905</x:t>
-[...279 lines deleted...]
-          <x:t>100,240</x:t>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>