--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc39346228b15425d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a4d7b951d164dba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bef5e0f4138493f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a1aa500b9654f6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c2f018bc789423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bef5e0f4138493f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea370daa7bd34480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a1aa500b9654f6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,860</x:t>
-[...26 lines deleted...]
-          <x:t>100,300</x:t>
+          <x:t>100,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,240</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>100,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>