--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583e3d7dc004476a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radd551729380438a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf8dc006685d45bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9224fe27f84e48bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd821df9811f041c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf8dc006685d45bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7fe538009b458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9224fe27f84e48bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>