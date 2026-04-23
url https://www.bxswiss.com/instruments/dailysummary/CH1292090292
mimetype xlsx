--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radd551729380438a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fa1ea45bdec49b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9224fe27f84e48bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82f8f398eafb4a11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7fe538009b458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9224fe27f84e48bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47a58ad4c0bc4e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82f8f398eafb4a11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>98,080</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,320</x:t>
-[...539 lines deleted...]
-          <x:t>96,670</x:t>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>