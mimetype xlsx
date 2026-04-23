--- v7 (2026-04-23)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fa1ea45bdec49b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7f8f4efa89e4cc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82f8f398eafb4a11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e71a72ba96433e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47a58ad4c0bc4e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82f8f398eafb4a11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bda487014df437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e71a72ba96433e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -713,28 +713,55 @@
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>