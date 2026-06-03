--- v8 (2026-04-23)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7f8f4efa89e4cc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb963f7fd9b3b4238" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e71a72ba96433e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bb87a7867ef4e9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bda487014df437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e71a72ba96433e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33251841bb1a4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bb87a7867ef4e9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>99,250</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,930</x:t>
-[...119 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,410</x:t>
-[...21 lines deleted...]
-          <x:t>100,380</x:t>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>100,875</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,645</x:t>
-[...53 lines deleted...]
-          <x:t>100,330</x:t>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>