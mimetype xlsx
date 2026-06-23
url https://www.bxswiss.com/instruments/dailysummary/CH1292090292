--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb963f7fd9b3b4238" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3d8e78bd3f74d92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bb87a7867ef4e9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed972eee9324dba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33251841bb1a4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bb87a7867ef4e9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc86635ce2934ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed972eee9324dba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,970</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,310</x:t>
-[...75 lines deleted...]
-          <x:t>101,575</x:t>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-          <x:t>18.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>100,905</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>