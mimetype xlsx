--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3d8e78bd3f74d92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ccdeed8e70d445f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed972eee9324dba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c96e0aa67f245f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc86635ce2934ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed972eee9324dba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db74610b12248b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c96e0aa67f245f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,419 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>100,765</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,245</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>