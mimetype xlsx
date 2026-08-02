--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ccdeed8e70d445f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5810a13e17dc4a06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c96e0aa67f245f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f4792f83fee445c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db74610b12248b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c96e0aa67f245f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82e89189dabf45e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f4792f83fee445c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292090292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>101,725</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,665</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>101,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>101,715</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,795</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>26.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,900</x:t>
-[...16 lines deleted...]
-          <x:t>101,940</x:t>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,920</x:t>
-[...156 lines deleted...]
-          <x:t>102,050</x:t>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,990</x:t>
-[...80 lines deleted...]
-          <x:t>102,020</x:t>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>