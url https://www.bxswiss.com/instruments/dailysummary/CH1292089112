--- v12 (2026-08-29)
+++ v13 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d4137bb58b4426" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8731c8890c174221" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R732091985c054ec4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73f47cb42bc6433e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5094d19d91de4aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R732091985c054ec4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828c136b6cd44445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73f47cb42bc6433e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Lido DAO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,950</x:t>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,990</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,990</x:t>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,830</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>30.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,780</x:t>
-        </x:is>
-[...580 lines deleted...]
-          <x:t>3,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>