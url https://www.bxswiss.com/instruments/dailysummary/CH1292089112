--- v13 (2026-09-18)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8731c8890c174221" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaabaa5175af40f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73f47cb42bc6433e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2df1d8938ec04056"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828c136b6cd44445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73f47cb42bc6433e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc541f5abe204a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2df1d8938ec04056" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Lido DAO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,725</x:t>
-[...58 lines deleted...]
-          <x:t>4,020</x:t>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...226 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,210</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>4,060</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>3,780</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>