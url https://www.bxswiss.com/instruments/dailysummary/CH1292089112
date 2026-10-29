--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaabaa5175af40f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b8e5756c7bf4937" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2df1d8938ec04056"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4cda45a6a694c3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc541f5abe204a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2df1d8938ec04056" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c7d37a05523422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4cda45a6a694c3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Lido DAO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>4,120</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,060</x:t>
-[...11 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,190</x:t>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,010</x:t>
-[...33 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,960</x:t>
-        </x:is>
-[...526 lines deleted...]
-          <x:t>4,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>