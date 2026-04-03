--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61130a6bf34045ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R302129bf9f694239" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7535237755074a2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc512b939148a4190"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R533a5b9204074af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7535237755074a2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6593f4a27d774019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc512b939148a4190" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Lido DAO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>3,555</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,485</x:t>
-[...129 lines deleted...]
-          <x:t>3,735</x:t>
+          <x:t>3,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>3,435</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...172 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,240</x:t>
-[...247 lines deleted...]
-          <x:t>3,305</x:t>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>