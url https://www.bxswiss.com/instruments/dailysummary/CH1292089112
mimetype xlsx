--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R302129bf9f694239" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fc6182a19ba445b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc512b939148a4190"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f5661f176344e85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6593f4a27d774019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc512b939148a4190" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re743f2f1e5114d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f5661f176344e85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Lido DAO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,250</x:t>
-[...11 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,345</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>05.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,485</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>3,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,355</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>3,395</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>3,415</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>