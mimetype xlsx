--- v7 (2026-04-26)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fc6182a19ba445b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2be72e2c618e4977" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f5661f176344e85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ec5a1090ada4b1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re743f2f1e5114d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f5661f176344e85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R671a91c32e0f4e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ec5a1090ada4b1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Lido DAO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>3,880</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,810</x:t>
-[...16 lines deleted...]
-          <x:t>3,780</x:t>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,760</x:t>
-[...65 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,980</x:t>
-[...117 lines deleted...]
-          <x:t>4,070</x:t>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>