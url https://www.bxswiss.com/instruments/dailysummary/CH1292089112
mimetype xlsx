--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2be72e2c618e4977" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdffafbdca4294056" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ec5a1090ada4b1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22151cf476744484"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R671a91c32e0f4e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ec5a1090ada4b1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f91adbdbefd4bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22151cf476744484" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Lido DAO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,980</x:t>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,830</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...504 lines deleted...]
-          <x:t>3,800</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>3,870</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>