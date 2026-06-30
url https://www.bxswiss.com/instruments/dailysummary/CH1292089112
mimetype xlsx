--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdffafbdca4294056" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd1ea4e77164106" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22151cf476744484"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5506909e1b04847"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f91adbdbefd4bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22151cf476744484" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4407f3c72802400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5506909e1b04847" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Lido DAO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,445</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>3,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,415</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>3,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,980</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>