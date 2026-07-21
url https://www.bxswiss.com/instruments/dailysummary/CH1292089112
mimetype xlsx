--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd1ea4e77164106" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73c0f6d9472f4910" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5506909e1b04847"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra67664c8a058414c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4407f3c72802400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5506909e1b04847" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cfb799490a942c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra67664c8a058414c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Lido DAO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,525</x:t>
-[...4 lines deleted...]
-          <x:t>3,405</x:t>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,515</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>2,760</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>