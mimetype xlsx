--- v11 (2026-07-21)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73c0f6d9472f4910" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d4137bb58b4426" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra67664c8a058414c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R732091985c054ec4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cfb799490a942c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra67664c8a058414c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5094d19d91de4aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R732091985c054ec4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Lido DAO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,970</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...320 lines deleted...]
-          <x:t>3,665</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>3,475</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,355</x:t>
-[...124 lines deleted...]
-          <x:t>3,970</x:t>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,860</x:t>
-[...21 lines deleted...]
-          <x:t>4,080</x:t>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,940</x:t>
-        </x:is>
-[...30 lines deleted...]
-          <x:t>3,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>