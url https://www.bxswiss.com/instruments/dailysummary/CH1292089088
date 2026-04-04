--- v3 (2026-02-22)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10581542c5b2406f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb25059df26e4673" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raba85fb44f564fdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b19f3681978423d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e0d1448e4144888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raba85fb44f564fdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72caf86327ac4a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b19f3681978423d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on The Graph</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...306 lines deleted...]
-          <x:t>3,200</x:t>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,980</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>06.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,170</x:t>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,890</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>09.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,050</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,030</x:t>
-[...33 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,020</x:t>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,930</x:t>
-[...188 lines deleted...]
-          <x:t>3,050</x:t>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>