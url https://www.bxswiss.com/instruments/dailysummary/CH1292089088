--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb25059df26e4673" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed3aa1932c44ec5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b19f3681978423d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78836dfebe284741"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72caf86327ac4a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b19f3681978423d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabed8fee2cb14490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78836dfebe284741" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on The Graph</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,950</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,950</x:t>
-[...70 lines deleted...]
-          <x:t>2,980</x:t>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,870</x:t>
-[...6 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>2,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...342 lines deleted...]
-          <x:t>26.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,790</x:t>
-[...144 lines deleted...]
-          <x:t>2,675</x:t>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>