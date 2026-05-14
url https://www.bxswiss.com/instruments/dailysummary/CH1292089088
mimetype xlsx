--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed3aa1932c44ec5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ceea95f09643d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78836dfebe284741"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf59f55a7088340c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabed8fee2cb14490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78836dfebe284741" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ac6d2f3631a449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf59f55a7088340c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on The Graph</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,890</x:t>
+          <x:t>2,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,830</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,880</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>2,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,820</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>2,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,880</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,960</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>2,800</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>