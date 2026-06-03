--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ceea95f09643d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ccdb9cff620410e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf59f55a7088340c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74ccf41241594165"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ac6d2f3631a449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf59f55a7088340c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R897f9015849c44da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74ccf41241594165" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on The Graph</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,745</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,725</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>2,770</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,705</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,760</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,800</x:t>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,840</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,960</x:t>
-[...16 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>2,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,840</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>2,780</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>2,830</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,810</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>3,090</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>