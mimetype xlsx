--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ccdb9cff620410e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c9e11584424981" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74ccf41241594165"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15c1a5737f0e4211"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R897f9015849c44da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74ccf41241594165" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f4f2f7b51094730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15c1a5737f0e4211" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on The Graph</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,810</x:t>
-[...269 lines deleted...]
-          <x:t>2,840</x:t>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,780</x:t>
-[...269 lines deleted...]
-          <x:t>2,675</x:t>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>