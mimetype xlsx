--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c9e11584424981" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd195ea039d486f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15c1a5737f0e4211"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc975ac5abff43f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f4f2f7b51094730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15c1a5737f0e4211" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb42bfc2fa3424049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc975ac5abff43f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on The Graph</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>2,595</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,575</x:t>
-[...6 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,405</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>2,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>2,335</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,285</x:t>
-[...6 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>2,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,285</x:t>
-[...16 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,275</x:t>
+          <x:t>2,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,230</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...113 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,275</x:t>
-[...63 lines deleted...]
-          <x:t>2,305</x:t>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>