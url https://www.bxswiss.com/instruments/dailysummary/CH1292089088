--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd195ea039d486f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R903c6db0e36e4e21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc975ac5abff43f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85f033494c684202"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb42bfc2fa3424049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc975ac5abff43f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1abbac3ec3e44dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85f033494c684202" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on The Graph</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>2,240</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,180</x:t>
-[...16 lines deleted...]
-          <x:t>2,190</x:t>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>01.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>2,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>