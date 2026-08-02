--- v10 (2026-08-02)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R903c6db0e36e4e21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28a819fcf50b447c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85f033494c684202"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec7dee626ffb4452"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1abbac3ec3e44dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85f033494c684202" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44684dc3e52a4eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec7dee626ffb4452" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on The Graph</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>