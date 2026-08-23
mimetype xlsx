--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28a819fcf50b447c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f2502b0cdd5429b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec7dee626ffb4452"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf48eba7d1fd34daf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44684dc3e52a4eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec7dee626ffb4452" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a771dd0b5684f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf48eba7d1fd34daf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on The Graph</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,960</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,960</x:t>
-[...11 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>1,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,970</x:t>
-        </x:is>
-[...175 lines deleted...]
-          <x:t>1,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>