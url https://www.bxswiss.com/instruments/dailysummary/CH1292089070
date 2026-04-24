--- v5 (2026-03-14)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c78c6f3b5c6460b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7519bf39c0b84201" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45b1ebcfde2d46e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re630f2597cca4d23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde0830b3b5754f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45b1ebcfde2d46e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6763b286ef545c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re630f2597cca4d23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on The Graph</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,525</x:t>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,525</x:t>
-[...6 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,555</x:t>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,485</x:t>
-[...232 lines deleted...]
-          <x:t>2,515</x:t>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,515</x:t>
-[...350 lines deleted...]
-          <x:t>2,665</x:t>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>