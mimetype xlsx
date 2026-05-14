--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7519bf39c0b84201" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R743d0088305641eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re630f2597cca4d23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfae732299d3641ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6763b286ef545c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re630f2597cca4d23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8956f0ae5a84efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfae732299d3641ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on The Graph</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,505</x:t>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,475</x:t>
-[...549 lines deleted...]
-          <x:t>2,395</x:t>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>