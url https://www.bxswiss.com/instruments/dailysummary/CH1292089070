--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R743d0088305641eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55fc378420494c9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfae732299d3641ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4301c64e00ee4161"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8956f0ae5a84efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfae732299d3641ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ca75709be464900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4301c64e00ee4161" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on The Graph</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,435</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,395</x:t>
+          <x:t>2,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,515</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>2,375</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>2,385</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,405</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...194 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,415</x:t>
-[...198 lines deleted...]
-          <x:t>2,655</x:t>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>