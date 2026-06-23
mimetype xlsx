--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55fc378420494c9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d69f4cfb284d7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4301c64e00ee4161"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc666555c154dfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ca75709be464900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4301c64e00ee4161" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea40b2da0fbc402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc666555c154dfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on The Graph</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,395</x:t>
-[...539 lines deleted...]
-          <x:t>2,305</x:t>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>