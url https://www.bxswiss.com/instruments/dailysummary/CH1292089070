--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d69f4cfb284d7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49dcb230b5de4430" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc666555c154dfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e2cfc50efd94aac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea40b2da0fbc402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc666555c154dfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea2b99f728c44494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e2cfc50efd94aac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on The Graph</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,080</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>2,010</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...32 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,030</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>10.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,970</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,930</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>2,030</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>