--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49dcb230b5de4430" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c9ec3e1150b4f9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e2cfc50efd94aac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9272bd4156041cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea2b99f728c44494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e2cfc50efd94aac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3beff08c4ae64db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9272bd4156041cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on The Graph</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>1,980</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,970</x:t>
-[...16 lines deleted...]
-          <x:t>1,970</x:t>
+          <x:t>1,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,940</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,880</x:t>
-[...6 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,910</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>1,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,870</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>1,860</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>1,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>