--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c9ec3e1150b4f9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88eee227b84a43f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9272bd4156041cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R286cdd3db9694b2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3beff08c4ae64db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9272bd4156041cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree0ecbc0f8ba4180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R286cdd3db9694b2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on The Graph</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...333 lines deleted...]
-          <x:t>1,810</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,790</x:t>
-[...6 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,735</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>1,715</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>1,745</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,745</x:t>
-[...16 lines deleted...]
-          <x:t>1,745</x:t>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,715</x:t>
-[...21 lines deleted...]
-          <x:t>1,685</x:t>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>27.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
-        </x:is>
-[...121 lines deleted...]
-          <x:t>1,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>