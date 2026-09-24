--- v14 (2026-09-04)
+++ v15 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra33dc694bf3b4adb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c36d6b327504573" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe75b90e8f4b487f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4101708b94243b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aca726fc1bf47d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe75b90e8f4b487f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7a4ed310e764074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4101708b94243b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on The Graph</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...382 lines deleted...]
-          <x:t>1,485</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,485</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>1,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,635</x:t>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,695</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,715</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>1,625</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>