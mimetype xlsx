--- v15 (2026-09-24)
+++ v16 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c36d6b327504573" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cc06f42ebc14942" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4101708b94243b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R887a1be00721448c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7a4ed310e764074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4101708b94243b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R212aea10d811436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R887a1be00721448c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on The Graph</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,655</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>1,695</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,715</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...452 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,850</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>