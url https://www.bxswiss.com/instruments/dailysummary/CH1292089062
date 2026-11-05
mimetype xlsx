--- v16 (2026-10-15)
+++ v17 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cc06f42ebc14942" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R820cef08b8e1421c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R887a1be00721448c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98b6e77b766f478a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R212aea10d811436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R887a1be00721448c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2d28b7e1e154612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98b6e77b766f478a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on The Graph</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,910</x:t>
+          <x:t>1,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>2,355</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>