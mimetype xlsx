--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08097d72019b4e1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R170cd46c08b04da1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0170c54538e461d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b2d28989f6144cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42e3c73ad332427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0170c54538e461d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5c01fb6c7e04cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b2d28989f6144cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on The Graph</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,305</x:t>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>11.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,325</x:t>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,255</x:t>
-[...16 lines deleted...]
-          <x:t>2,365</x:t>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...489 lines deleted...]
-          <x:t>11.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>2,405</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>