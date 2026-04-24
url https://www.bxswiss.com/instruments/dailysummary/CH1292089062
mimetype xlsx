--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R170cd46c08b04da1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4253c7ae91fb4f46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b2d28989f6144cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8b8f11b75914efc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5c01fb6c7e04cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b2d28989f6144cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfbde14cc6a64c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8b8f11b75914efc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on The Graph</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,265</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,305</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,305</x:t>
-[...75 lines deleted...]
-          <x:t>2,220</x:t>
+          <x:t>2,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...360 lines deleted...]
-          <x:t>2,210</x:t>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,190</x:t>
-        </x:is>
-[...121 lines deleted...]
-          <x:t>2,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>