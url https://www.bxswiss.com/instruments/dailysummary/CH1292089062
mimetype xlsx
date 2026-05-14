--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4253c7ae91fb4f46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22bb95e810a24a80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8b8f11b75914efc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc466d7ab82924c5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfbde14cc6a64c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8b8f11b75914efc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re57eb9cb714d471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc466d7ab82924c5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on The Graph</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,275</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>2,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,250</x:t>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,210</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>2,240</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...381 lines deleted...]
-          <x:t>17.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,315</x:t>
-[...4 lines deleted...]
-          <x:t>2,240</x:t>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...100 lines deleted...]
-          <x:t>2,190</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>