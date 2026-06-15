--- v9 (2026-05-14)
+++ v10 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22bb95e810a24a80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b5e934849184983" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc466d7ab82924c5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2250ef7e4c0e460e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re57eb9cb714d471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc466d7ab82924c5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e77a51504614e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2250ef7e4c0e460e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on The Graph</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,140</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>2,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>14.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>2,425</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>