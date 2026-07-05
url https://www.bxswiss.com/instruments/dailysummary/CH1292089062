--- v10 (2026-06-15)
+++ v11 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b5e934849184983" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba46e3250671437e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2250ef7e4c0e460e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe7c6f77d2f04b35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e77a51504614e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2250ef7e4c0e460e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree5641b74007416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe7c6f77d2f04b35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on The Graph</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>