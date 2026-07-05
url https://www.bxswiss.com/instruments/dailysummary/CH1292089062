--- v11 (2026-07-05)
+++ v12 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba46e3250671437e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d93aa35441847ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe7c6f77d2f04b35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81496d79f25a43df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree5641b74007416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe7c6f77d2f04b35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0079be6fc65496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81496d79f25a43df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on The Graph</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>