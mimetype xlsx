--- v12 (2026-07-05)
+++ v13 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d93aa35441847ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7efbbb78d11f4635" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81496d79f25a43df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R360d00aa704040e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0079be6fc65496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81496d79f25a43df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdbf3375da914ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R360d00aa704040e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on The Graph</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...414 lines deleted...]
-          <x:t>1,760</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...154 lines deleted...]
-          <x:t>1,750</x:t>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>