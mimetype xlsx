--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7efbbb78d11f4635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra33dc694bf3b4adb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R360d00aa704040e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe75b90e8f4b487f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdbf3375da914ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R360d00aa704040e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aca726fc1bf47d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe75b90e8f4b487f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on The Graph</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292089062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,665</x:t>
-[...16 lines deleted...]
-          <x:t>1,685</x:t>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,685</x:t>
+          <x:t>1,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,685</x:t>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,675</x:t>
-[...6 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,635</x:t>
-[...4 lines deleted...]
-          <x:t>1,615</x:t>
+          <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,625</x:t>
-        </x:is>
-[...538 lines deleted...]
-          <x:t>1,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>