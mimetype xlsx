--- v15 (2026-09-14)
+++ v16 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b0880f4c8b24bdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e213788bd894e12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabcc6d98f0c846cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcde9e2fee394b77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf18e88219a454fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabcc6d98f0c846cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3273adfb2be64966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcde9e2fee394b77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Solactive® Longevity NTR Index (VITAD)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,402</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,080</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,241</x:t>
-[...517 lines deleted...]
-          <x:t>17,739</x:t>
+          <x:t>18,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>