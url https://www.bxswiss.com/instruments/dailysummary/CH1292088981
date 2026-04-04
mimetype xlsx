--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31fce422d38a49ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e4db1275634429f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6fcbd1ee72e49d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b01697618634c42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7534a3f6d07e4124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6fcbd1ee72e49d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb87a662a7f394217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b01697618634c42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Solactive® Longevity NTR Index (VITAD)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>15,618</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,622</x:t>
-        </x:is>
-[...565 lines deleted...]
-          <x:t>16,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>