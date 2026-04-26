--- v7 (2026-04-04)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e4db1275634429f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R155b16753c6242fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b01697618634c42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93b2deed53fd4492"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb87a662a7f394217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b01697618634c42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb40b177837ab4c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93b2deed53fd4492" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Solactive® Longevity NTR Index (VITAD)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>16,371</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,962</x:t>
-[...544 lines deleted...]
-          <x:t>15,622</x:t>
+          <x:t>16,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>