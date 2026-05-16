--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R155b16753c6242fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea167628686b4962" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93b2deed53fd4492"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99edd425d688414e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb40b177837ab4c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93b2deed53fd4492" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56510b04a7b645b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99edd425d688414e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Solactive® Longevity NTR Index (VITAD)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>