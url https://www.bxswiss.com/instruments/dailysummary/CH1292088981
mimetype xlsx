--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea167628686b4962" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f260cf8a3c34b66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99edd425d688414e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb22f9c79a8c4f92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56510b04a7b645b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99edd425d688414e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40ca600aec574fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb22f9c79a8c4f92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Solactive® Longevity NTR Index (VITAD)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>16,155</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,566</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>16,432</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,667</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>27.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,843</x:t>
-[...360 lines deleted...]
-          <x:t>16,297</x:t>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>