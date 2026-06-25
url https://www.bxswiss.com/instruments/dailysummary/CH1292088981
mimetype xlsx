--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f260cf8a3c34b66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad6fd69c462d4bde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb22f9c79a8c4f92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab460da1ee9d4b76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40ca600aec574fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb22f9c79a8c4f92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R928030d1ce9d4ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab460da1ee9d4b76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Solactive® Longevity NTR Index (VITAD)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,715</x:t>
-[...4 lines deleted...]
-          <x:t>16,472</x:t>
+          <x:t>16,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,592</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>16,773</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,767</x:t>
-[...367 lines deleted...]
-          <x:t>16,687</x:t>
+          <x:t>16,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,667</x:t>
-[...43 lines deleted...]
-          <x:t>17,076</x:t>
+          <x:t>17,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,092</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>17,390</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>