--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad6fd69c462d4bde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1a6c128076b4656" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab460da1ee9d4b76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b8efd6f48c744a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R928030d1ce9d4ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab460da1ee9d4b76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdbc8efb4fac4859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b8efd6f48c744a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Solactive® Longevity NTR Index (VITAD)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>17,076</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,092</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>16,918</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,725</x:t>
-[...119 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>17,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,305</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>17,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>