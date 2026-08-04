--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1a6c128076b4656" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd581220d8ad46f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b8efd6f48c744a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R599fcb092b9541da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdbc8efb4fac4859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b8efd6f48c744a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f1bcb42fddf43f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R599fcb092b9541da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Solactive® Longevity NTR Index (VITAD)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>17,100</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,169</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>18,223</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>