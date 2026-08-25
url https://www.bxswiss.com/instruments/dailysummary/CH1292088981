--- v13 (2026-08-04)
+++ v14 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd581220d8ad46f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26bd2c39a19b497a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R599fcb092b9541da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ac8ccc3c2104916"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f1bcb42fddf43f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R599fcb092b9541da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R483904f711234205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ac8ccc3c2104916" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Solactive® Longevity NTR Index (VITAD)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,257</x:t>
-[...279 lines deleted...]
-          <x:t>17,841</x:t>
+          <x:t>18,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>