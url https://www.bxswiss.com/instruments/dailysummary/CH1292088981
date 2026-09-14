--- v14 (2026-08-25)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26bd2c39a19b497a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b0880f4c8b24bdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ac8ccc3c2104916"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabcc6d98f0c846cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R483904f711234205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ac8ccc3c2104916" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf18e88219a454fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabcc6d98f0c846cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Solactive® Longevity NTR Index (VITAD)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,916</x:t>
-[...387 lines deleted...]
-          <x:t>19,100</x:t>
+          <x:t>17,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>