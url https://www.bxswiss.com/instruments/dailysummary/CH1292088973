--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b1837973db4671" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32bb36f1e742440a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R246198d090f34771"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89a04238576c4e7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re967128c43be4e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R246198d090f34771" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d76143293274b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89a04238576c4e7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Solactive® Longevity NTR Index (VITAC)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>