--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32bb36f1e742440a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b9a763797c4ef7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89a04238576c4e7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbed4264264d4175"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d76143293274b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89a04238576c4e7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re134b530f2b048ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbed4264264d4175" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Solactive® Longevity NTR Index (VITAC)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,024</x:t>
-[...58 lines deleted...]
-          <x:t>14,787</x:t>
+          <x:t>14,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>15,122</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,932</x:t>
-[...512 lines deleted...]
-          <x:t>14,488</x:t>
+          <x:t>15,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>