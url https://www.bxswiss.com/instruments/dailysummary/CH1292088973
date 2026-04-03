--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R463224be15c74926" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92886e2853874024" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f481c36123049d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9932106513ff40f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R631c42496e414b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f481c36123049d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f5580f03a53451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9932106513ff40f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Solactive® Longevity NTR Index (VITAC)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...117 lines deleted...]
-          <x:t>13,269</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,181</x:t>
-[...173 lines deleted...]
-          <x:t>12,550</x:t>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,367</x:t>
-[...92 lines deleted...]
-          <x:t>10.02.2026</x:t>
+          <x:t>12,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,442</x:t>
+          <x:t>12,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,241</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>12,319</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>