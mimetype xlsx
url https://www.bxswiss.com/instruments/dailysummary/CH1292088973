--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92886e2853874024" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fbb1c8f88694c28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9932106513ff40f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f241b41522348ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f5580f03a53451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9932106513ff40f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec6909c5f0524c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f241b41522348ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Solactive® Longevity NTR Index (VITAC)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>12,466</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,466</x:t>
-[...173 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>12,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,857</x:t>
-[...166 lines deleted...]
-          <x:t>12,163</x:t>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,442</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...208 lines deleted...]
-          <x:t>12,452</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>