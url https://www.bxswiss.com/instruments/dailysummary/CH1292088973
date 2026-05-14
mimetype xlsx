--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fbb1c8f88694c28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d4783dfa104428" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f241b41522348ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04677592e65e4878"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec6909c5f0524c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f241b41522348ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35aeb553889a4762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04677592e65e4878" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Solactive® Longevity NTR Index (VITAC)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>12,163</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,442</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>