--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d4783dfa104428" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47cc8e45dea14fd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04677592e65e4878"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c9103a3013e4b89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35aeb553889a4762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04677592e65e4878" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7c1fe8beee34eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c9103a3013e4b89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Solactive® Longevity NTR Index (VITAC)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>12,817</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,813</x:t>
-[...75 lines deleted...]
-          <x:t>13,520</x:t>
+          <x:t>13,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,259</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,709</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,420</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>13,010</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>