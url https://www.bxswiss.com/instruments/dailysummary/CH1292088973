--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47cc8e45dea14fd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R468faf3e36a943d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c9103a3013e4b89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fa3d4b66d1a40d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7c1fe8beee34eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c9103a3013e4b89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6761d36893240fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fa3d4b66d1a40d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Solactive® Longevity NTR Index (VITAC)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>13,183</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,263</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>13,444</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,305</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>13,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,570</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>