--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R468faf3e36a943d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R987c2190fcc047bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fa3d4b66d1a40d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60b20d5e96d44ab9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6761d36893240fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fa3d4b66d1a40d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c390a51ff034ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60b20d5e96d44ab9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Solactive® Longevity NTR Index (VITAC)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>13,584</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,568</x:t>
-[...517 lines deleted...]
-          <x:t>14,823</x:t>
+          <x:t>13,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>