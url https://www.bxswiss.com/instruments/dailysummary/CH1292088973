--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R987c2190fcc047bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b1837973db4671" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60b20d5e96d44ab9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R246198d090f34771"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c390a51ff034ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60b20d5e96d44ab9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re967128c43be4e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R246198d090f34771" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Solactive® Longevity NTR Index (VITAC)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,966</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>14,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,681</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>