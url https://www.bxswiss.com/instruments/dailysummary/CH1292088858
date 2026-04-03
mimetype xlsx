--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7e0a18b0ba24fb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ca51959d97743ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c9c6687e3e64812"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d87a3e1f245475f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae13102c93664dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c9c6687e3e64812" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63ff723594074d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d87a3e1f245475f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>80,620</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,710</x:t>
-[...571 lines deleted...]
-          <x:t>86,345</x:t>
+          <x:t>83,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>