--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ca51959d97743ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re982befcdcfb498e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d87a3e1f245475f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R734a4dcf3efc4614"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63ff723594074d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d87a3e1f245475f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R292b1ffb5c304dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R734a4dcf3efc4614" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>86,100</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,805</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>81,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,435</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>