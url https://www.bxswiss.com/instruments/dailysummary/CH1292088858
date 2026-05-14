--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re982befcdcfb498e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra33f7bf95ea84b29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R734a4dcf3efc4614"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae92d74e6f7a4c13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R292b1ffb5c304dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R734a4dcf3efc4614" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00697fad992446dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae92d74e6f7a4c13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>78,750</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>80,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,300</x:t>
-[...436 lines deleted...]
-          <x:t>79,525</x:t>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>