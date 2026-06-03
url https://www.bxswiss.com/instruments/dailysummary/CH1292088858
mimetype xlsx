--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra33f7bf95ea84b29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82d688bab720406b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae92d74e6f7a4c13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c053aed39054043"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00697fad992446dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae92d74e6f7a4c13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re459dd57339841c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c053aed39054043" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,810</x:t>
-[...58 lines deleted...]
-          <x:t>78,060</x:t>
+          <x:t>79,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,405</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>79,815</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,525</x:t>
-[...178 lines deleted...]
-          <x:t>79,400</x:t>
+          <x:t>73,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>80,010</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>