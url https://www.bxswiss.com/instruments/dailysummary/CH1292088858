--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82d688bab720406b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R780e841908a1445b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c053aed39054043"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa0c390751b34892"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re459dd57339841c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c053aed39054043" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc857bb6028e04408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa0c390751b34892" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>76,500</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>79,400</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...435 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,195</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>