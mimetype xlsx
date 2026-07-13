--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R780e841908a1445b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeaaff9f55b14a76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa0c390751b34892"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84096b256af04648"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc857bb6028e04408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa0c390751b34892" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38c279053ee64f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84096b256af04648" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>77,055</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,140</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>70,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,775</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>