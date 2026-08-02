--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeaaff9f55b14a76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2535e165b39441b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84096b256af04648"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc410fef6cb2b4070"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38c279053ee64f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84096b256af04648" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ab613a77f3f4250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc410fef6cb2b4070" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>64,485</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>63,170</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>