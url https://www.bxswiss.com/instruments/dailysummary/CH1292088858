--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2535e165b39441b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1689dff9e3cc465c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc410fef6cb2b4070"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R722ccb5a5f3241fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ab613a77f3f4250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc410fef6cb2b4070" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87aa066b0d48479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R722ccb5a5f3241fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>64,885</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>03.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,075</x:t>
-[...156 lines deleted...]
-          <x:t>61,095</x:t>
+          <x:t>64,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,030</x:t>
-[...16 lines deleted...]
-          <x:t>59,805</x:t>
+          <x:t>61,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,905</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>59,055</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,585</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>61,370</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,545</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>60,630</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>