--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1689dff9e3cc465c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd78bd1a44a5e4dc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R722ccb5a5f3241fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0461c682d70d478c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87aa066b0d48479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R722ccb5a5f3241fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba532062fb44851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0461c682d70d478c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,905</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>64,235</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...559 lines deleted...]
-          <x:t>68,265</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>