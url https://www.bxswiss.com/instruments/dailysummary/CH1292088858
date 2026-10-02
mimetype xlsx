--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd78bd1a44a5e4dc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e96c51254548c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0461c682d70d478c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R044d58376a424b2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba532062fb44851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0461c682d70d478c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5c38845b94e4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R044d58376a424b2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>69,625</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>68,100</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...226 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>