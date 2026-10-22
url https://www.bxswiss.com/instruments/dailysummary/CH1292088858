--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e96c51254548c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85de411f42564b63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R044d58376a424b2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab179a993335430a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5c38845b94e4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R044d58376a424b2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ecca43567834291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab179a993335430a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>