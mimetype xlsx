--- v14 (2026-09-15)
+++ v15 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd4bdb4de7124bc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re587f5f558624a50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0893257b2773443d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c66cc13001f4651"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ea8b8f5b2f14272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0893257b2773443d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1225d17ef05649db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c66cc13001f4651" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>79,675</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,300</x:t>
-[...188 lines deleted...]
-          <x:t>77,075</x:t>
+          <x:t>79,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>