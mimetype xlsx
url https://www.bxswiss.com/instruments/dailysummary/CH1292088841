--- v15 (2026-10-06)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re587f5f558624a50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10bfe7f14c6b41e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c66cc13001f4651"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc61241949d8b42af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1225d17ef05649db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c66cc13001f4651" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36cee7c3daea44bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc61241949d8b42af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>