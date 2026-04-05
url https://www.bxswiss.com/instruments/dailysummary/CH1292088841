--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R352389bd578e449b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R115ea6043fd94642" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3de2e7431e8e41df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaf5b469b1514789"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bde5ce007bb460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3de2e7431e8e41df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a39808d1cfd447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaf5b469b1514789" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>96,945</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,880</x:t>
-[...566 lines deleted...]
-          <x:t>97,200</x:t>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>