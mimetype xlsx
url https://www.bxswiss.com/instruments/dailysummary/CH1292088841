--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R115ea6043fd94642" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94c55269abf54de8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaf5b469b1514789"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e28846315d84ea7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a39808d1cfd447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaf5b469b1514789" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf56399511b4dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e28846315d84ea7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>94,600</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>23.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,085</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>