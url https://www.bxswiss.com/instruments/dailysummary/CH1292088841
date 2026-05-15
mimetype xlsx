--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94c55269abf54de8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31628d71795a4cfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e28846315d84ea7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R366a1bbabad14fb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf56399511b4dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e28846315d84ea7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6971a1f720444b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R366a1bbabad14fb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>89,400</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>91,240</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>