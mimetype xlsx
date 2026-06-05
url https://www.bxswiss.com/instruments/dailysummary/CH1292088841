--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31628d71795a4cfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9e5713a5ebe4f29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R366a1bbabad14fb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76719e27ef034087"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6971a1f720444b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R366a1bbabad14fb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R732795ecbdae4103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76719e27ef034087" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>87,555</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...302 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,145</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>92,530</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>