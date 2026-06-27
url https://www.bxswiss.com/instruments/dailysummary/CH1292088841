--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9e5713a5ebe4f29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf32495968be14adc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76719e27ef034087"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cdc0ae3144e48d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R732795ecbdae4103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76719e27ef034087" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32eb7e62f3f5430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cdc0ae3144e48d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>89,025</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,285</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>87,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,115</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>