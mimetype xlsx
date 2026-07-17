--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf32495968be14adc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R812aca86d83c4ad9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cdc0ae3144e48d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f79e2613484234"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32eb7e62f3f5430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cdc0ae3144e48d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1484767117f0461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f79e2613484234" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>79,210</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,335</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,990</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>