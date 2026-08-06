--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R812aca86d83c4ad9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d7ea6ea5c4e4689" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f79e2613484234"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43d034e05b7b4d72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1484767117f0461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f79e2613484234" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R319a36e44e794e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43d034e05b7b4d72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>71,470</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>10.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,185</x:t>
-[...117 lines deleted...]
-          <x:t>68,875</x:t>
+          <x:t>72,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>