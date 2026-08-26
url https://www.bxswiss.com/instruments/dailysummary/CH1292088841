--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d7ea6ea5c4e4689" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43366ff657a24625" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43d034e05b7b4d72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R377879b5bac944f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R319a36e44e794e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43d034e05b7b4d72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fbb48ac48a04871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R377879b5bac944f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,185</x:t>
-[...58 lines deleted...]
-          <x:t>66,760</x:t>
+          <x:t>72,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>16.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,875</x:t>
-[...124 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>70,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,135</x:t>
-[...252 lines deleted...]
-          <x:t>70,225</x:t>
+          <x:t>71,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>