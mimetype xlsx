--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43366ff657a24625" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd4bdb4de7124bc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R377879b5bac944f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0893257b2773443d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fbb48ac48a04871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R377879b5bac944f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ea8b8f5b2f14272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0893257b2773443d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,590</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>68,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,465</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>