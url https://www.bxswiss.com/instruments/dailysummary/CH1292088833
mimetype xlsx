--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf3e2a68ef854e52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc45b221f537d405a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7acf8148923d48ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86f0741934924e2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5015e45735004c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7acf8148923d48ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re762cec8b8d94eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86f0741934924e2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>19.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,070</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>25.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,465</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>72,710</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,570</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>75,940</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>