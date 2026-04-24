--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc45b221f537d405a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9328f0f3b20a4d11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86f0741934924e2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R117c3fd6b923427c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re762cec8b8d94eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86f0741934924e2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fc77bf628df4a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R117c3fd6b923427c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>72,710</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,570</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,110</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>