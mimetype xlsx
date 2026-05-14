--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9328f0f3b20a4d11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd891178b0b04534" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R117c3fd6b923427c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3dcf0dbc2054960"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fc77bf628df4a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R117c3fd6b923427c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd451ab33d1ea4d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3dcf0dbc2054960" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>72,790</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,110</x:t>
-[...195 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,385</x:t>
-[...279 lines deleted...]
-          <x:t>70,965</x:t>
+          <x:t>70,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>