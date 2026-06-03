--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd891178b0b04534" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffcc660da1f84275" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3dcf0dbc2054960"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ae30135310a4703"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd451ab33d1ea4d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3dcf0dbc2054960" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53fc5d5472254771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ae30135310a4703" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,405</x:t>
-[...124 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>70,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,595</x:t>
-[...85 lines deleted...]
-          <x:t>69,525</x:t>
+          <x:t>69,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>71,260</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>