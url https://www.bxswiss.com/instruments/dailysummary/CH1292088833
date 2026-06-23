--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffcc660da1f84275" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b931e19f527431c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ae30135310a4703"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbec5d841c2d24525"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53fc5d5472254771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ae30135310a4703" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b28f0984fd1477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbec5d841c2d24525" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>70,710</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,880</x:t>
-[...411 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>69,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,920</x:t>
-[...90 lines deleted...]
-          <x:t>68,760</x:t>
+          <x:t>63,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>