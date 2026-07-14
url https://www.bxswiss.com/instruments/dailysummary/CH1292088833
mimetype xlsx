--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b931e19f527431c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf713a906aae4368" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbec5d841c2d24525"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b013aabdf404b23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b28f0984fd1477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbec5d841c2d24525" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a3c77ea51a54293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b013aabdf404b23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,920</x:t>
-[...269 lines deleted...]
-          <x:t>63,035</x:t>
+          <x:t>63,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,775</x:t>
-[...188 lines deleted...]
-          <x:t>64,060</x:t>
+          <x:t>62,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>