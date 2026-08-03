--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf713a906aae4368" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra349a1a9f1034242" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b013aabdf404b23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff066c2583534470"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a3c77ea51a54293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b013aabdf404b23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8931ca604ffe45b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff066c2583534470" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,840</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>