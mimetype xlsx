--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra349a1a9f1034242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dfb8fa4293a4612" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff066c2583534470"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb48ee2bd389a4672"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8931ca604ffe45b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff066c2583534470" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6d0d809a2ac44a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb48ee2bd389a4672" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>56,455</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,595</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,625</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>53,725</x:t>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,195</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>14.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,635</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>54,590</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>