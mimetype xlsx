--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dfb8fa4293a4612" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d48007b4b4459d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb48ee2bd389a4672"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0600aa710cd47de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6d0d809a2ac44a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb48ee2bd389a4672" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf158f7cf853e4800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0600aa710cd47de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>