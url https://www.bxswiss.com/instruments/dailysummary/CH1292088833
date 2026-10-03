--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d48007b4b4459d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd07a722541bf4ac4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0600aa710cd47de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03c1553435904cec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf158f7cf853e4800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0600aa710cd47de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refbb5d9275de49d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03c1553435904cec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>