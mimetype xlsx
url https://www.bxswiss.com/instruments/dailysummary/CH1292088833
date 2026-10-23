--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd07a722541bf4ac4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeda53faf33d4198" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03c1553435904cec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfebb58a4321b4b49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refbb5d9275de49d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03c1553435904cec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f0bfa31f15343e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfebb58a4321b4b49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Hedera</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>