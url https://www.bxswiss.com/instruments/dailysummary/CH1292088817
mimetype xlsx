--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e5e89615e7f4e48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3741e0a8a3984a95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raad5d85dcda14a08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9580dc7c271e47d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4aabe6e99e94198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raad5d85dcda14a08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45dd6f73eb794750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9580dc7c271e47d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Bitcoin ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>54,740</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>54,125</x:t>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,795</x:t>
+          <x:t>55,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>55,740</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,970</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,500</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>