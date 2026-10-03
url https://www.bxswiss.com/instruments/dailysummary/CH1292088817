--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3741e0a8a3984a95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82b6144e69354d5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9580dc7c271e47d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb58ce67488ed460b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45dd6f73eb794750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9580dc7c271e47d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf78738976add459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb58ce67488ed460b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Bitcoin ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>66,810</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>65,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>