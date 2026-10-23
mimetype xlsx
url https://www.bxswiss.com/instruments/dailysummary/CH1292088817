--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82b6144e69354d5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R632a376e0c654cb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb58ce67488ed460b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fcc039ed7994d10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf78738976add459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb58ce67488ed460b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a6ae17a056a4f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fcc039ed7994d10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Bitcoin ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...355 lines deleted...]
-          <x:t>66,570</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,530</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>69,785</x:t>
-        </x:is>
-[...246 lines deleted...]
-          <x:t>73,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>