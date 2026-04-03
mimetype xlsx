--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07086b75e6454a1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16800c0aac594858" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31bda9bafdd24ffb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8aff12f2d21c423d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red32bbe9d35b4078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31bda9bafdd24ffb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raee296c4f4fb436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8aff12f2d21c423d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Bitcoin ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...215 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,485</x:t>
-[...205 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>57,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,665</x:t>
-[...198 lines deleted...]
-          <x:t>59,700</x:t>
+          <x:t>55,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>