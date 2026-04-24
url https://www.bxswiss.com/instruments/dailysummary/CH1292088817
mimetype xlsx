--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16800c0aac594858" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc118154972bd4bf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8aff12f2d21c423d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15f6d3e1f0024a90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raee296c4f4fb436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8aff12f2d21c423d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0ba256eeb7b4718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15f6d3e1f0024a90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Bitcoin ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>54,295</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,590</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>61,945</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,180</x:t>
-[...350 lines deleted...]
-          <x:t>56,755</x:t>
+          <x:t>61,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>