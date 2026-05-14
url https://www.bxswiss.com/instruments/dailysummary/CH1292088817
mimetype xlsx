--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc118154972bd4bf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R298eabad038a42a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15f6d3e1f0024a90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf6b82ad71dd4449"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0ba256eeb7b4718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15f6d3e1f0024a90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3e96c94b53047be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf6b82ad71dd4449" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Bitcoin ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>