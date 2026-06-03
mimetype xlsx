--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R298eabad038a42a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9605ff79d7ff4d7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf6b82ad71dd4449"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5362d4216fc54355"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3e96c94b53047be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf6b82ad71dd4449" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d183c1c29a040d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5362d4216fc54355" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Bitcoin ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,965</x:t>
-[...495 lines deleted...]
-          <x:t>65,060</x:t>
+          <x:t>62,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>