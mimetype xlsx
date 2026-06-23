--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9605ff79d7ff4d7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5505fed70ed474e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5362d4216fc54355"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0629b23e95ca4a01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d183c1c29a040d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5362d4216fc54355" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1ae844dbfca4c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0629b23e95ca4a01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Bitcoin ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>63,665</x:t>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,085</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>