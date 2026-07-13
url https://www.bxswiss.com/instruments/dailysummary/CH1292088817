--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5505fed70ed474e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20996ccba54e4ec9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0629b23e95ca4a01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f4bb4a218fe4aa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1ae844dbfca4c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0629b23e95ca4a01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7550ec5ead1b45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f4bb4a218fe4aa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Bitcoin ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>58,690</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,290</x:t>
-[...156 lines deleted...]
-          <x:t>52,060</x:t>
+          <x:t>56,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>53,815</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,660</x:t>
-[...92 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>54,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,165</x:t>
-[...63 lines deleted...]
-          <x:t>55,870</x:t>
+          <x:t>55,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>