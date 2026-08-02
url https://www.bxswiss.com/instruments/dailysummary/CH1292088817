--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20996ccba54e4ec9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ccacb872534d16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f4bb4a218fe4aa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b2c92b533db4d68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7550ec5ead1b45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f4bb4a218fe4aa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5776853daae244a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b2c92b533db4d68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Bitcoin ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>53,815</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,660</x:t>
-[...92 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>54,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,165</x:t>
+          <x:t>55,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,175</x:t>
-[...33 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>55,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,425</x:t>
-[...4 lines deleted...]
-          <x:t>54,740</x:t>
+          <x:t>55,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,870</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>55,115</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>