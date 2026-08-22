--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ccacb872534d16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e5e89615e7f4e48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b2c92b533db4d68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raad5d85dcda14a08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5776853daae244a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b2c92b533db4d68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4aabe6e99e94198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raad5d85dcda14a08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Bitcoin ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>53,915</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,770</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>13.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,680</x:t>
-[...387 lines deleted...]
-          <x:t>53,975</x:t>
+          <x:t>55,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>