--- v4 (2026-03-30)
+++ v5 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra89f2f00d542402d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5591b5b365394e67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R535e3ca813024faf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93ab7616e95b45bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7541e75c375e4f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R535e3ca813024faf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a1c9e1a2c164334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93ab7616e95b45bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW Swiss 50 Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,980</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,840</x:t>
-[...16 lines deleted...]
-          <x:t>6,930</x:t>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,920</x:t>
+          <x:t>6,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...451 lines deleted...]
-          <x:t>6,540</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>