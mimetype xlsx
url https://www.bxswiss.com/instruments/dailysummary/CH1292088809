--- v5 (2026-04-19)
+++ v6 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5591b5b365394e67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72634cd94bf1472e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93ab7616e95b45bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cba7f229fe94499"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a1c9e1a2c164334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93ab7616e95b45bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a607ab6bf604bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cba7f229fe94499" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW Swiss 50 Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,760</x:t>
-[...264 lines deleted...]
-          <x:t>6,780</x:t>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,740</x:t>
-[...156 lines deleted...]
-          <x:t>6,880</x:t>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,880</x:t>
-[...6 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,940</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>6,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>7,080</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>