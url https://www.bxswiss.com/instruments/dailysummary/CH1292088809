--- v6 (2026-05-28)
+++ v7 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72634cd94bf1472e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re79f3efb1c494bc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cba7f229fe94499"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27b8c46da41c4edc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a607ab6bf604bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cba7f229fe94499" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c54c13b0d95429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27b8c46da41c4edc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW Swiss 50 Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,870</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,850</x:t>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,860</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>6,910</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,980</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,010</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>7,030</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>7,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>