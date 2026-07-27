--- v7 (2026-06-19)
+++ v8 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re79f3efb1c494bc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f6bf493d94e46dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27b8c46da41c4edc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a12d87fca0c48f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c54c13b0d95429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27b8c46da41c4edc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4ae2fc676914e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a12d87fca0c48f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW Swiss 50 Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>7,130</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>