--- v8 (2026-07-27)
+++ v9 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f6bf493d94e46dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeae61353edf4573" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a12d87fca0c48f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dfd549dce804e12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4ae2fc676914e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a12d87fca0c48f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d688165dcd849b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dfd549dce804e12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW Swiss 50 Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>7,230</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>7,230</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>26.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,200</x:t>
-[...21 lines deleted...]
-          <x:t>7,230</x:t>
+          <x:t>7,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,210</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>30.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,270</x:t>
-[...48 lines deleted...]
-          <x:t>7,240</x:t>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,240</x:t>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,340</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>7,330</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,320</x:t>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,370</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>7,240</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>