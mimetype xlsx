--- v9 (2026-08-16)
+++ v10 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeae61353edf4573" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R051ae751a8cf48ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dfd549dce804e12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3354066035c548c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d688165dcd849b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dfd549dce804e12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R621b2134bae448d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3354066035c548c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW Swiss 50 Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,330</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>16.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,320</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>7,340</x:t>
-        </x:is>
-[...327 lines deleted...]
-          <x:t>7,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>