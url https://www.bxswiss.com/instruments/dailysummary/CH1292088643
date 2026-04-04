--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed240f9cdcc4b29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a5f3648f63a447d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5381bccc22d74690"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc134844a5bda48b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98888951391b41d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5381bccc22d74690" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22a4af6315e14896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc134844a5bda48b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,910</x:t>
-[...306 lines deleted...]
-          <x:t>91,820</x:t>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>