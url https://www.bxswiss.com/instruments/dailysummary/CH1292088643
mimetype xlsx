--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a5f3648f63a447d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd48bd262a0ad4003" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc134844a5bda48b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b0f9baafbbd4a14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22a4af6315e14896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc134844a5bda48b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0118a81ae1e044bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b0f9baafbbd4a14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,490</x:t>
-[...372 lines deleted...]
-          <x:t>89,120</x:t>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,100</x:t>
-[...38 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>94,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,060</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>94,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,520</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>