--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd48bd262a0ad4003" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R485baa2768fb43a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b0f9baafbbd4a14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5abaa9fc728a4341"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0118a81ae1e044bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b0f9baafbbd4a14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4196f2c568a4403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5abaa9fc728a4341" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>96,600</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,420</x:t>
-[...11 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,840</x:t>
-[...306 lines deleted...]
-          <x:t>100,755</x:t>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>