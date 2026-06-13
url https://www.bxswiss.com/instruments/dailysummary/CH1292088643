--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R485baa2768fb43a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafe924db940d4f88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5abaa9fc728a4341"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3bce57fac9f4fd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4196f2c568a4403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5abaa9fc728a4341" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44bfffcfc6874c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3bce57fac9f4fd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>97,270</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,170</x:t>
-[...426 lines deleted...]
-          <x:t>98,610</x:t>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,650</x:t>
-[...134 lines deleted...]
-          <x:t>98,200</x:t>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>