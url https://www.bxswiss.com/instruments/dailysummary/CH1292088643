--- v7 (2026-06-13)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafe924db940d4f88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re39fd5c50a4f437f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3bce57fac9f4fd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f9801962bbe42ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44bfffcfc6874c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3bce57fac9f4fd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd85bf2a74934221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f9801962bbe42ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>80,370</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>