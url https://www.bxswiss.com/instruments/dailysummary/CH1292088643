--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re39fd5c50a4f437f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R238b345db679483c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f9801962bbe42ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5c4b4e3a98a438b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd85bf2a74934221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f9801962bbe42ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re901fd714135403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5c4b4e3a98a438b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>