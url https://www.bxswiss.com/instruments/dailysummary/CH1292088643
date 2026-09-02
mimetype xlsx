--- v9 (2026-08-12)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R238b345db679483c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cc53d9773db4b87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5c4b4e3a98a438b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R188bf81df1a84794"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re901fd714135403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5c4b4e3a98a438b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ed1a67b26e54098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R188bf81df1a84794" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>