--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1abc817e97d54f75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb06306d756c541d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra202ddd9a7df4227"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62944c0582964e71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91f57ee2a4fa48b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra202ddd9a7df4227" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb7686ca8279413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62944c0582964e71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>96,590</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,690</x:t>
-[...598 lines deleted...]
-          <x:t>91,910</x:t>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>