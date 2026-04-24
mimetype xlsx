--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb06306d756c541d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd567931157754580" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62944c0582964e71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e03b702c99b4d63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb7686ca8279413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62944c0582964e71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfebe3c3b83bc45a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e03b702c99b4d63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>91,280</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,520</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...209 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,030</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>