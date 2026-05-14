--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd567931157754580" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf23dd7a5a74b465f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e03b702c99b4d63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1c25e70a5c942a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfebe3c3b83bc45a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e03b702c99b4d63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11582905028f4eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1c25e70a5c942a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>88,000</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,190</x:t>
-[...571 lines deleted...]
-          <x:t>97,650</x:t>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>