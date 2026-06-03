--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf23dd7a5a74b465f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb07def59b49d4e3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1c25e70a5c942a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca317467d5df451a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11582905028f4eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1c25e70a5c942a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aa7d19e055d476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca317467d5df451a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>94,660</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,520</x:t>
-[...102 lines deleted...]
-          <x:t>93,780</x:t>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>94,470</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,660</x:t>
-[...53 lines deleted...]
-          <x:t>93,490</x:t>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>