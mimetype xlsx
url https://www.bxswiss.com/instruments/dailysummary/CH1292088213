--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb07def59b49d4e3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ac3501422004cdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca317467d5df451a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23d0ace645c143ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aa7d19e055d476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca317467d5df451a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7aa54e7e63a4c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23d0ace645c143ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>