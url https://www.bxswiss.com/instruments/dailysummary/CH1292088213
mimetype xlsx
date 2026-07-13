--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ac3501422004cdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec31bb432d664289" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23d0ace645c143ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabfc1bfc749e4f7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7aa54e7e63a4c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23d0ace645c143ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbbd96256d714c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabfc1bfc749e4f7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,330</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>97,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,880</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>