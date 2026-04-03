--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd83e4d8794b448f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47cdc743c4134cb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R114251e53add46fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea9c89fbf7be416b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03a6c499480c4754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R114251e53add46fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec83b3d84ad04aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea9c89fbf7be416b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Geberit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...203 lines deleted...]
-          <x:t>100,995</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>