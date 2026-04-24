--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47cdc743c4134cb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra934fa1379484770" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea9c89fbf7be416b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R972e6dc90a294246"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec83b3d84ad04aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea9c89fbf7be416b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18e4147701ce4651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R972e6dc90a294246" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Geberit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,350</x:t>
-[...549 lines deleted...]
-          <x:t>97,130</x:t>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>