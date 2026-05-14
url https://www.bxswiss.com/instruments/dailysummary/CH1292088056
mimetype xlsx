--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra934fa1379484770" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd515d86159194784" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R972e6dc90a294246"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd10406be44724546"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18e4147701ce4651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R972e6dc90a294246" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb0add3be0684db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd10406be44724546" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Geberit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>97,820</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>99,210</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>