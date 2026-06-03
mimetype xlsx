--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd515d86159194784" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5cae50dd37b441b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd10406be44724546"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f4656da224f4466"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb0add3be0684db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd10406be44724546" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac248e5433f641bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f4656da224f4466" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Geberit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>