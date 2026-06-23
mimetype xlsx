--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5cae50dd37b441b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40aa716c47e1453b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f4656da224f4466"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R296ac6b0194540e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac248e5433f641bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f4656da224f4466" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93aadc43f9474ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R296ac6b0194540e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Geberit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,290</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,160</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>97,520</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,330</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>98,120</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>96,730</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>