--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40aa716c47e1453b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb7f19a3adfa476e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R296ac6b0194540e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd67fea9fecd048b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93aadc43f9474ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R296ac6b0194540e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R136bd491100249c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd67fea9fecd048b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Geberit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>