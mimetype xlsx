--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb7f19a3adfa476e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e21d1545bb34ff7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd67fea9fecd048b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aaae8256caa480b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R136bd491100249c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd67fea9fecd048b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reec71d11670a492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aaae8256caa480b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Geberit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>98,570</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,050</x:t>
-[...97 lines deleted...]
-          <x:t>99,030</x:t>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,880</x:t>
-[...48 lines deleted...]
-          <x:t>98,670</x:t>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,610</x:t>
-[...146 lines deleted...]
-          <x:t>99,670</x:t>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,340</x:t>
-[...193 lines deleted...]
-          <x:t>99,010</x:t>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>