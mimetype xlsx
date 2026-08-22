--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e21d1545bb34ff7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd562f9306de2423d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aaae8256caa480b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b5272c4c2054869"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reec71d11670a492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aaae8256caa480b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red93691e75784b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b5272c4c2054869" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Geberit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292088056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,340</x:t>
-[...80 lines deleted...]
-          <x:t>99,460</x:t>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,510</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>98,660</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,560</x:t>
-[...431 lines deleted...]
-          <x:t>99,970</x:t>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>