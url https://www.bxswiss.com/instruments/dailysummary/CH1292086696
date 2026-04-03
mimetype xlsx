--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f24f51b402a4d9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9721ddea87b45e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R990a0a10e25d424c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc841df7d61564723"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80a56763f9d74a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R990a0a10e25d424c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd7ff1d2ca124d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc841df7d61564723" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Brent Crude Oil Futures Total Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292086696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,280</x:t>
@@ -791,31 +393,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>