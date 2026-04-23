--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9721ddea87b45e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a2337032e0649c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc841df7d61564723"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda876707947e4336"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd7ff1d2ca124d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc841df7d61564723" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R212e0b2d44154469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda876707947e4336" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Brent Crude Oil Futures Total Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292086696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>