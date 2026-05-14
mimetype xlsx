--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a2337032e0649c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff1df31a1e65485d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda876707947e4336"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc1360e46e6b4402"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R212e0b2d44154469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda876707947e4336" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb23fa94bacd143e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc1360e46e6b4402" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Brent Crude Oil Futures Total Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292086696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>