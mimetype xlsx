--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff1df31a1e65485d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d5bdb9e6bef4d2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc1360e46e6b4402"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd84a03facb5d4a15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb23fa94bacd143e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc1360e46e6b4402" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf5818610ffb453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd84a03facb5d4a15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Brent Crude Oil Futures Total Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292086696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...225 lines deleted...]
-          <x:t>126,590</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,510</x:t>
-[...350 lines deleted...]
-          <x:t>137,230</x:t>
+          <x:t>128,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>