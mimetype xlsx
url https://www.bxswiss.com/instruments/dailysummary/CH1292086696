--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d5bdb9e6bef4d2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7acadd6e0594030" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd84a03facb5d4a15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ddcef7a3aef4be2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf5818610ffb453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd84a03facb5d4a15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79200340817641aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ddcef7a3aef4be2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Brent Crude Oil Futures Total Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292086696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,250</x:t>
-[...340 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>122,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>125,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>