--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7acadd6e0594030" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01144d1628154508" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ddcef7a3aef4be2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda68876685414f8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79200340817641aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ddcef7a3aef4be2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64de81a0ee814dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda68876685414f8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Brent Crude Oil Futures Total Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292086696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>