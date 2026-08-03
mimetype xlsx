--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01144d1628154508" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc441e48e67654f5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda68876685414f8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3adc1a5cd1f64548"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64de81a0ee814dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda68876685414f8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R990446272a8a4a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3adc1a5cd1f64548" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Brent Crude Oil Futures Total Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292086696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>