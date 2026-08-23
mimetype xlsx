--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc441e48e67654f5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29aac7da90e8497d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3adc1a5cd1f64548"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5a0cd63c4664847"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R990446272a8a4a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3adc1a5cd1f64548" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R411135bcc2fd4645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5a0cd63c4664847" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Brent Crude Oil Futures Total Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292086696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>114,970</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,050</x:t>
-[...87 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>114,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>124,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,330</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>124,390</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>