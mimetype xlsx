--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29aac7da90e8497d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5af0197e4cc4273" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5a0cd63c4664847"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad8d99200ae94503"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R411135bcc2fd4645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5a0cd63c4664847" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra48faf3008db4449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad8d99200ae94503" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Brent Crude Oil Futures Total Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292086696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>124,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,330</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...408 lines deleted...]
-          <x:t>13.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,790</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>121,110</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,790</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,990</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>