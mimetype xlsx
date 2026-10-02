--- v15 (2026-09-12)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5af0197e4cc4273" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R154c7661ede9475b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad8d99200ae94503"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re77136de66754aaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra48faf3008db4449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad8d99200ae94503" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5de236f465e345c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re77136de66754aaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Brent Crude Oil Futures Total Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292086696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>