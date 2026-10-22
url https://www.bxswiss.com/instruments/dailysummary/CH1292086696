--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R154c7661ede9475b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca9507a55bd4520" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re77136de66754aaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R222e15670882425e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5de236f465e345c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re77136de66754aaa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2e8419c408f495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R222e15670882425e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Brent Crude Oil Futures Total Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292086696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>136,070</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,510</x:t>
-[...296 lines deleted...]
-          <x:t>146,910</x:t>
+          <x:t>144,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,770</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>28.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,310</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>152,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>