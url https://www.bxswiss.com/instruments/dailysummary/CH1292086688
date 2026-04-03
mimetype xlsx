--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcceed88f2e914ea6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R645761559ca640a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea668e79755b4e18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref38ff8318554ae9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2412a70b0bd14659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea668e79755b4e18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raea921e7474b492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref38ff8318554ae9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on BX Swiss TOP 30 Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292086688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,795</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>16,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,505</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>