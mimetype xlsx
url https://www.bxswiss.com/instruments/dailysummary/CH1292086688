--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R645761559ca640a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref29d8f08e59433d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref38ff8318554ae9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a2c41e1830b485d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raea921e7474b492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref38ff8318554ae9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R966ce949f68a4635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a2c41e1830b485d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on BX Swiss TOP 30 Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292086688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>16,535</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...59 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>16,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,155</x:t>
-[...517 lines deleted...]
-          <x:t>16,185</x:t>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>