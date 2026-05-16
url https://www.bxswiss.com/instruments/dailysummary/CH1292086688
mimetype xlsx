--- v6 (2026-04-24)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref29d8f08e59433d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2abb721bbc14f17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a2c41e1830b485d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d37305f9dc54ec4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R966ce949f68a4635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a2c41e1830b485d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7b428d456234cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d37305f9dc54ec4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on BX Swiss TOP 30 Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292086688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,515</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>16,365</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,365</x:t>
-[...6 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,445</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>15.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>16,635</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>16,545</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,645</x:t>
-        </x:is>
-[...89 lines deleted...]
-          <x:t>16,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>