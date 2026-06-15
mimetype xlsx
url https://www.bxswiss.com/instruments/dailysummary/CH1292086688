--- v7 (2026-05-16)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2abb721bbc14f17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dee8258a4c746b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d37305f9dc54ec4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0877ef4d79f4364"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7b428d456234cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d37305f9dc54ec4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b0c25e903374dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0877ef4d79f4364" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on BX Swiss TOP 30 Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292086688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>16,505</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,595</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>16,505</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,585</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>16,565</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,515</x:t>
-[...355 lines deleted...]
-          <x:t>16,645</x:t>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>