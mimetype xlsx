--- v8 (2026-06-15)
+++ v9 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dee8258a4c746b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b27cc176ce343c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0877ef4d79f4364"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf32c637263674272"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b0c25e903374dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0877ef4d79f4364" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fb5d55e2c594f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf32c637263674272" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on BX Swiss TOP 30 Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292086688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...11 lines deleted...]
-          <x:t>16,605</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,605</x:t>
-[...16 lines deleted...]
-          <x:t>16,485</x:t>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,485</x:t>
-[...43 lines deleted...]
-          <x:t>16,765</x:t>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,715</x:t>
+          <x:t>16,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>16,985</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>