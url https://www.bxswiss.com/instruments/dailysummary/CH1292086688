--- v9 (2026-07-06)
+++ v10 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b27cc176ce343c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c48fc26edb34c0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf32c637263674272"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bc2123b68934e3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fb5d55e2c594f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf32c637263674272" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac2a22f4f9924c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bc2123b68934e3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on BX Swiss TOP 30 Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292086688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...382 lines deleted...]
-          <x:t>17,515</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,785</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>17,515</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>29.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,905</x:t>
-[...16 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>17,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,015</x:t>
-[...21 lines deleted...]
-          <x:t>17,865</x:t>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,755</x:t>
-[...58 lines deleted...]
-          <x:t>18,165</x:t>
+          <x:t>17,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>