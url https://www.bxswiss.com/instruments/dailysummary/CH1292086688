--- v10 (2026-07-27)
+++ v11 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c48fc26edb34c0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9718753f50db42cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bc2123b68934e3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radfad4632bea446e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac2a22f4f9924c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bc2123b68934e3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8230c6f9efed4982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radfad4632bea446e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on BX Swiss TOP 30 Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292086688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,905</x:t>
-[...16 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>17,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>18,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,885</x:t>
-[...70 lines deleted...]
-          <x:t>18,155</x:t>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,165</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>06.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,095</x:t>
-        </x:is>
-[...391 lines deleted...]
-          <x:t>17,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>