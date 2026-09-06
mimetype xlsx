--- v11 (2026-08-17)
+++ v12 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9718753f50db42cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5acc88fd144242f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radfad4632bea446e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba3383f12ef6446d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8230c6f9efed4982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radfad4632bea446e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5c4bef52fff4af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba3383f12ef6446d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on BX Swiss TOP 30 Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292086688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,045</x:t>
-[...75 lines deleted...]
-          <x:t>17,945</x:t>
+          <x:t>17,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,865</x:t>
-[...16 lines deleted...]
-          <x:t>17,955</x:t>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,055</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>17,925</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,985</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...182 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,055</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>18,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>