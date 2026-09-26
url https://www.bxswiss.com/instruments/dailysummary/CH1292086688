--- v12 (2026-09-06)
+++ v13 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5acc88fd144242f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2a02dae694f4d01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba3383f12ef6446d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29272552a3d944f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5c4bef52fff4af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba3383f12ef6446d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b3b758e3ea14c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29272552a3d944f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on BX Swiss TOP 30 Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292086688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,410</x:t>
-[...161 lines deleted...]
-          <x:t>18,285</x:t>
+          <x:t>18,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>18,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>18,095</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>18,195</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,175</x:t>
-[...151 lines deleted...]
-          <x:t>18,075</x:t>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,945</x:t>
-[...16 lines deleted...]
-          <x:t>18,005</x:t>
+          <x:t>17,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...73 lines deleted...]
-          <x:t>18,055</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>