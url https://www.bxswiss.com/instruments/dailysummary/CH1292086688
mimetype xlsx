--- v13 (2026-09-26)
+++ v14 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2a02dae694f4d01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71acd9291e8f4410" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29272552a3d944f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd784c41d2b064e7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b3b758e3ea14c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29272552a3d944f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra481731756244788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd784c41d2b064e7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on BX Swiss TOP 30 Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292086688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>18,325</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,095</x:t>
-[...129 lines deleted...]
-          <x:t>17,975</x:t>
+          <x:t>17,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>17,985</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>17,615</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>