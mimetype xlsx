--- v14 (2026-10-17)
+++ v15 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71acd9291e8f4410" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0761b5b303f34d5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd784c41d2b064e7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d4245f2eff24823"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra481731756244788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd784c41d2b064e7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b0e65ea63a2481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d4245f2eff24823" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on BX Swiss TOP 30 Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292086688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,395</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>18.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>17,625</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,545</x:t>
-[...70 lines deleted...]
-          <x:t>17,685</x:t>
+          <x:t>18,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,615</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>18,065</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>17,715</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.10.2026</x:t>
-[...19 lines deleted...]
-          <x:t>18,115</x:t>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>