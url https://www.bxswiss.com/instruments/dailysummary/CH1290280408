--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84fd04677f844192" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67690564b11b421f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re03245b7cde54e08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a94145840c84a9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e3ae5479ccf45ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re03245b7cde54e08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a4014a8dd614f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a94145840c84a9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on on Adaptivv Downside Control Swiss Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1290280408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>28,793</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,768</x:t>
-[...312 lines deleted...]
-        <x:is>
           <x:t>28,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,445</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>