--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67690564b11b421f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eeba2f4c5e846e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a94145840c84a9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02b3c5f3407f488b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a4014a8dd614f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a94145840c84a9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c1168f28edc478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02b3c5f3407f488b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on on Adaptivv Downside Control Swiss Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1290280408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>28,135</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>06.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,215</x:t>
-        </x:is>
-[...526 lines deleted...]
-          <x:t>27,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>