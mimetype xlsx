--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eeba2f4c5e846e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52537a351f864399" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02b3c5f3407f488b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63d79a390d7542a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c1168f28edc478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02b3c5f3407f488b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R483f557a12f34aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63d79a390d7542a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on on Adaptivv Downside Control Swiss Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1290280408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>27,685</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,368</x:t>
-[...21 lines deleted...]
-          <x:t>28,175</x:t>
+          <x:t>27,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,915</x:t>
-[...38 lines deleted...]
-          <x:t>28,120</x:t>
+          <x:t>28,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,105</x:t>
+          <x:t>28,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>28,215</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>