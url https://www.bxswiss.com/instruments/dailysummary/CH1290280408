--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52537a351f864399" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R098219906baf4565" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63d79a390d7542a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8810fcd579c14569"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R483f557a12f34aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63d79a390d7542a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9249009156eb4f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8810fcd579c14569" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on on Adaptivv Downside Control Swiss Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1290280408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,105</x:t>
-[...48 lines deleted...]
-          <x:t>28,325</x:t>
+          <x:t>28,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,245</x:t>
-[...92 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>28,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,400</x:t>
-[...269 lines deleted...]
-          <x:t>28,678</x:t>
+          <x:t>28,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,533</x:t>
-[...134 lines deleted...]
-          <x:t>28,310</x:t>
+          <x:t>28,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>