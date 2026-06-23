--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R098219906baf4565" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5810f13201d43b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8810fcd579c14569"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08d07f1bdf4c4e48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,650 +91,650 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9249009156eb4f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8810fcd579c14569" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R081dd2d724834d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08d07f1bdf4c4e48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>ETP on on Adaptivv Downside Control Swiss Index</x:t>
+          <x:t>Exchange Traded Product on Adaptivv Downside Control Swiss Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1290280408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
     </x:row>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>28,265</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,125</x:t>
-[...38 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>28,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,380</x:t>
-[...21 lines deleted...]
-          <x:t>28,040</x:t>
+          <x:t>28,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,015</x:t>
-[...151 lines deleted...]
-          <x:t>28,823</x:t>
+          <x:t>28,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,963</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>28,513</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>