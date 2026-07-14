--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5810f13201d43b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdff64fbd2ed647c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08d07f1bdf4c4e48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dc680d402884fb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R081dd2d724834d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08d07f1bdf4c4e48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1e5b482ad5d46fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dc680d402884fb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Adaptivv Downside Control Swiss Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1290280408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>28,823</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,963</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,018</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>