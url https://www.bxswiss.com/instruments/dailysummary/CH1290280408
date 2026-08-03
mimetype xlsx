--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdff64fbd2ed647c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R884c450337884d8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dc680d402884fb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87617d0e702b4942"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1e5b482ad5d46fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dc680d402884fb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ea6e6e3ac0847e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87617d0e702b4942" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Adaptivv Downside Control Swiss Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1290280408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>29,343</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,670</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>29,635</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,630</x:t>
-[...65 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>29,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,920</x:t>
-[...102 lines deleted...]
-          <x:t>30,115</x:t>
+          <x:t>30,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,825</x:t>
-[...139 lines deleted...]
-          <x:t>29,770</x:t>
+          <x:t>29,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>