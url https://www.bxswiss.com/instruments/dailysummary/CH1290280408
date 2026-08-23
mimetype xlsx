--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R884c450337884d8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3c0cf55090942dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87617d0e702b4942"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda9db21216954d05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ea6e6e3ac0847e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87617d0e702b4942" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra30adc2772d34762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda9db21216954d05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Adaptivv Downside Control Swiss Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1290280408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>29,610</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,065</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>06.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,170</x:t>
+          <x:t>30,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,900</x:t>
-[...60 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>29,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,695</x:t>
-[...441 lines deleted...]
-          <x:t>29,815</x:t>
+          <x:t>29,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>