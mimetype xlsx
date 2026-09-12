--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3c0cf55090942dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc15696285b504e9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda9db21216954d05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7680417fd3a04f7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra30adc2772d34762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda9db21216954d05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a06e9a7e9174ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7680417fd3a04f7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Adaptivv Downside Control Swiss Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1290280408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,755</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...605 lines deleted...]
-          <x:t>29,880</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>