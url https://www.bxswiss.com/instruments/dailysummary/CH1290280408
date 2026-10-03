--- v15 (2026-09-12)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc15696285b504e9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R156c19adb1b5484d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7680417fd3a04f7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref0553c349b144ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a06e9a7e9174ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7680417fd3a04f7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R946ae2b4cd8e41c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref0553c349b144ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Adaptivv Downside Control Swiss Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1290280408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,880</x:t>
-[...80 lines deleted...]
-          <x:t>29,975</x:t>
+          <x:t>29,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,875</x:t>
-[...75 lines deleted...]
-          <x:t>29,750</x:t>
+          <x:t>29,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,840</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>29,840</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,775</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>29,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,515</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>