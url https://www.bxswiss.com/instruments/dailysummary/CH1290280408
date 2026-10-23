--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R156c19adb1b5484d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf9672807a4b4260" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref0553c349b144ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c2fa117a0a44163"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R946ae2b4cd8e41c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref0553c349b144ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra804f0e094e143a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c2fa117a0a44163" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Adaptivv Downside Control Swiss Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1290280408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,730</x:t>
-[...16 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>29,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,770</x:t>
-[...603 lines deleted...]
-          <x:t>28,788</x:t>
+          <x:t>29,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>