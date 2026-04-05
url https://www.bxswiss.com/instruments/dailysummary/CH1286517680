--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f87d32127464dde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e2df34e39504eae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4853b48e7a8940ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61e67761f26b4646"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde7dc4a971ff4492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4853b48e7a8940ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbd157eb057d4fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61e67761f26b4646" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1286517680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,735</x:t>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,570</x:t>
-[...313 lines deleted...]
-          <x:t>2,635</x:t>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,460</x:t>
-[...60 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,265</x:t>
-[...21 lines deleted...]
-          <x:t>2,305</x:t>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,280</x:t>
-[...87 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,195</x:t>
-[...4 lines deleted...]
-          <x:t>2,280</x:t>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>