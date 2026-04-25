--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e2df34e39504eae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R247b47d68d79447c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61e67761f26b4646"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7eba28dbecd4659"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbd157eb057d4fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61e67761f26b4646" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fa2c3cbfd5f45d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7eba28dbecd4659" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1286517680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,515</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,445</x:t>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,555</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>2,525</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,390</x:t>
-[...107 lines deleted...]
-          <x:t>2,395</x:t>
+          <x:t>2,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,505</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>2,475</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,305</x:t>
-[...409 lines deleted...]
-          <x:t>2,180</x:t>
+          <x:t>2,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>