--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R247b47d68d79447c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e49410ce37c43da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7eba28dbecd4659"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R665e0bdf03fd4ef3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fa2c3cbfd5f45d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7eba28dbecd4659" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb03254af68bb488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R665e0bdf03fd4ef3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1286517680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>2,255</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,255</x:t>
-[...92 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,615</x:t>
-[...43 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,605</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>2,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>2,625</x:t>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,620</x:t>
-[...26 lines deleted...]
-          <x:t>2,540</x:t>
+          <x:t>2,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>