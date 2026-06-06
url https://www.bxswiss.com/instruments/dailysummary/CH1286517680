--- v8 (2026-05-16)
+++ v9 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e49410ce37c43da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f435e3064342a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R665e0bdf03fd4ef3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e7241d4951143a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb03254af68bb488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R665e0bdf03fd4ef3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4646970c7fec4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e7241d4951143a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1286517680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,625</x:t>
-[...11 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,735</x:t>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,650</x:t>
-[...11 lines deleted...]
-          <x:t>2,635</x:t>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,615</x:t>
-[...43 lines deleted...]
-          <x:t>2,775</x:t>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,705</x:t>
-[...259 lines deleted...]
-          <x:t>2,605</x:t>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,585</x:t>
-[...193 lines deleted...]
-          <x:t>2,530</x:t>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>