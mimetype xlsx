--- v9 (2026-06-06)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f435e3064342a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a1922e6c2514130" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e7241d4951143a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94c8920f8eee4cea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4646970c7fec4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e7241d4951143a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34640f455f8e4ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94c8920f8eee4cea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1286517680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,605</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,585</x:t>
-[...335 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,885</x:t>
+          <x:t>2,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,820</x:t>
-[...11 lines deleted...]
-          <x:t>2,865</x:t>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,850</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>2,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,825</x:t>
-[...26 lines deleted...]
-          <x:t>2,795</x:t>
+          <x:t>2,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...100 lines deleted...]
-          <x:t>2,940</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>