--- v10 (2026-06-30)
+++ v11 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a1922e6c2514130" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7db435408474238" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94c8920f8eee4cea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b5f0a7b358544a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34640f455f8e4ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94c8920f8eee4cea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e06ea1689e8447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b5f0a7b358544a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1286517680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>2,925</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,925</x:t>
-[...16 lines deleted...]
-          <x:t>3,225</x:t>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,215</x:t>
-[...38 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,405</x:t>
+          <x:t>3,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,390</x:t>
-[...38 lines deleted...]
-          <x:t>3,375</x:t>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,365</x:t>
-[...21 lines deleted...]
-          <x:t>3,485</x:t>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,465</x:t>
-[...134 lines deleted...]
-          <x:t>3,380</x:t>
+          <x:t>3,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>