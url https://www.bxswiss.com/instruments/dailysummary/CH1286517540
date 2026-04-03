--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R270dd84da88946ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6f416566e904c94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93220e76a29c45b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9ebecad021446a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R466003c3dd534a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93220e76a29c45b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a3a8323c8164b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9ebecad021446a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf NASDAQ 100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1286517540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>16,705</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>17,245</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,885</x:t>
-[...308 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,835</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>16,415</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>