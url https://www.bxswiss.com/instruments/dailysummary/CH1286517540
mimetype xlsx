--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6f416566e904c94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2253265552e2486a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9ebecad021446a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R211fd89a70ef48ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a3a8323c8164b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9ebecad021446a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5c822225dc247b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R211fd89a70ef48ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf NASDAQ 100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1286517540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>16,605</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,475</x:t>
-[...107 lines deleted...]
-          <x:t>16,755</x:t>
+          <x:t>17,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,215</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>15,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>