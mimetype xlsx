--- v6 (2026-04-24)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2253265552e2486a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64478eda92ca48b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R211fd89a70ef48ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e14369e843d455f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5c822225dc247b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R211fd89a70ef48ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f99a20aed7c4e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e14369e843d455f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf NASDAQ 100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1286517540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,414 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>17,435</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,695</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>