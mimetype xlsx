--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64478eda92ca48b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3875daa61a4892" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e14369e843d455f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e6267f020b44b21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f99a20aed7c4e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e14369e843d455f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1d1f1bb63974542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e6267f020b44b21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf NASDAQ 100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1286517540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>