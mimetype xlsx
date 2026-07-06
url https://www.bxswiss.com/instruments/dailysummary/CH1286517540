--- v8 (2026-06-05)
+++ v9 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3875daa61a4892" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9b0a488ef8c41b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e6267f020b44b21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07f9d22d2d4c4d89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1d1f1bb63974542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e6267f020b44b21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42a3ddfae1874131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07f9d22d2d4c4d89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf NASDAQ 100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1286517540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>24,365</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>25,825</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,815</x:t>
-[...102 lines deleted...]
-          <x:t>25,165</x:t>
+          <x:t>24,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,645</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,865</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>27,855</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>