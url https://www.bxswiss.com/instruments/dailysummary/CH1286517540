--- v9 (2026-07-06)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9b0a488ef8c41b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8366e990c6944229" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07f9d22d2d4c4d89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re869badd6e894df5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42a3ddfae1874131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07f9d22d2d4c4d89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra94db6b76eb34dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re869badd6e894df5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf NASDAQ 100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1286517540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>27,495</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,375</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>25,175</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,145</x:t>
-[...485 lines deleted...]
-          <x:t>25,655</x:t>
+          <x:t>26,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,775</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>26,215</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>