--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8366e990c6944229" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2753536811fa4123" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re869badd6e894df5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5983f61253443a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra94db6b76eb34dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re869badd6e894df5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b0a616fd7734538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5983f61253443a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf NASDAQ 100 Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1286517540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>26,215</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,015</x:t>
-[...124 lines deleted...]
-          <x:t>27,255</x:t>
+          <x:t>25,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,575</x:t>
-        </x:is>
-[...462 lines deleted...]
-          <x:t>23,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>