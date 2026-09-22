--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb18153a8b01a4bc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b0dd8dc10d4474" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7fc05f34b174b88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba31d13788944136"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5ca4c58322b45f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7fc05f34b174b88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref404404b801411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba31d13788944136" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis Sandoz Group Basket, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1283548001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,775</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...526 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,360</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>