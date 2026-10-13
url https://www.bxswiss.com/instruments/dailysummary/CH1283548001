--- v13 (2026-09-22)
+++ v14 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b0dd8dc10d4474" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re164b1595ed14186" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba31d13788944136"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1e9e995cebd49b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref404404b801411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba31d13788944136" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf21d1a4e543b4baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1e9e995cebd49b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis Sandoz Group Basket, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1283548001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>