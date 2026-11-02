--- v14 (2026-10-13)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re164b1595ed14186" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdb97200f50b49aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1e9e995cebd49b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fd7d79a79d448e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf21d1a4e543b4baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1e9e995cebd49b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aa79faa4d464741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fd7d79a79d448e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis Sandoz Group Basket, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1283548001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,000</x:t>
-[...48 lines deleted...]
-          <x:t>139,740</x:t>
+          <x:t>139,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,450</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>142,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>