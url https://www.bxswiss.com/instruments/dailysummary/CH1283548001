--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82388db0775542cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d85d7116de4ecb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e1df60ca7594cc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bf1abcde62a461f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a715f6b019f45c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e1df60ca7594cc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5284b2dbb8e4809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bf1abcde62a461f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis Sandoz Group Basket, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1283548001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>133,275</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,675</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...558 lines deleted...]
-          <x:t>130,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,155</x:t>
+          <x:t>128,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>