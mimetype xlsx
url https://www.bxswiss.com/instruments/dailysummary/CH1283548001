--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d85d7116de4ecb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0056107b20b242ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bf1abcde62a461f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5094c90584c042c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5284b2dbb8e4809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bf1abcde62a461f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10f1ef4c251a4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5094c90584c042c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis Sandoz Group Basket, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1283548001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,980</x:t>
-[...193 lines deleted...]
-          <x:t>129,860</x:t>
+          <x:t>132,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>128,865</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,095</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>131,990</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>