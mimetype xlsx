--- v6 (2026-04-26)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0056107b20b242ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c754fba873f40af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5094c90584c042c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f9fcc441fcc4959"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10f1ef4c251a4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5094c90584c042c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f102cda80ef4837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f9fcc441fcc4959" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis Sandoz Group Basket, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1283548001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>127,600</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,740</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>31.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,430</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>129,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>