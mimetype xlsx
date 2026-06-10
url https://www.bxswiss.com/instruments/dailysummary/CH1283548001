--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c754fba873f40af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc60b44827cf044a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f9fcc441fcc4959"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8614ab2d517c4011"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f102cda80ef4837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f9fcc441fcc4959" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83011d8a88ea4d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8614ab2d517c4011" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis Sandoz Group Basket, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1283548001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,845</x:t>
-[...151 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>131,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,580</x:t>
-[...43 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>126,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,065</x:t>
-[...193 lines deleted...]
-          <x:t>125,635</x:t>
+          <x:t>128,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,775</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>132,400</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>