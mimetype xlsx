--- v8 (2026-06-10)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc60b44827cf044a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49a7dd7a5e4644a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8614ab2d517c4011"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6fbc1d00af6463c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83011d8a88ea4d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8614ab2d517c4011" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R514457502e094902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6fbc1d00af6463c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis Sandoz Group Basket, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1283548001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>125,755</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,635</x:t>
+          <x:t>127,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,775</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...506 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>