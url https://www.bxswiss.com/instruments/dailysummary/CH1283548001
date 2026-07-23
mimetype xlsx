--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49a7dd7a5e4644a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R104873b98a6642a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6fbc1d00af6463c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re152eb2f8a34466f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R514457502e094902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6fbc1d00af6463c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c2b82a9b3b64916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re152eb2f8a34466f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis Sandoz Group Basket, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1283548001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,300</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>130,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,325</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>