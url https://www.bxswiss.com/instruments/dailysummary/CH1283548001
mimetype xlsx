--- v10 (2026-07-23)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R104873b98a6642a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3bfcf827fa044ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re152eb2f8a34466f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c66c776b99b4ddd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c2b82a9b3b64916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re152eb2f8a34466f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R499c5c3915b34544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c66c776b99b4ddd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis Sandoz Group Basket, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1283548001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>137,980</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>141,435</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,060</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>143,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,065</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>