--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3bfcf827fa044ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb18153a8b01a4bc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c66c776b99b4ddd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7fc05f34b174b88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R499c5c3915b34544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c66c776b99b4ddd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5ca4c58322b45f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7fc05f34b174b88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis Sandoz Group Basket, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1283548001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,595</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>146,015</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,195</x:t>
-[...38 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>145,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,775</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>143,070</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>