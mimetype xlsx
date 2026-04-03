--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8accbd01ed304073" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d41bd644a1423a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3663918b1a7841aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaa576d84d974c2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85456c0ef7144136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3663918b1a7841aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a33750fec244b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaa576d84d974c2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis Sandoz Group Basket, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1283547995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>130,795</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,335</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...627 lines deleted...]
-          <x:t>129,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>