--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d41bd644a1423a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf24c59aa58b24720" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaa576d84d974c2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R070ec4197df14143"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a33750fec244b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaa576d84d974c2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbf8f02a2ad34677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R070ec4197df14143" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis Sandoz Group Basket, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1283547995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>132,620</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>129,420</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>17.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,070</x:t>
-[...21 lines deleted...]
-          <x:t>131,755</x:t>
+          <x:t>130,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,775</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>131,855</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>