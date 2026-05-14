--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf24c59aa58b24720" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R636a0bef4d334f84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R070ec4197df14143"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb77e9880014f4c45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbf8f02a2ad34677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R070ec4197df14143" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6833475d0c8d41cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb77e9880014f4c45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis Sandoz Group Basket, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1283547995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,390</x:t>
-[...458 lines deleted...]
-          <x:t>131,485</x:t>
+          <x:t>127,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,215</x:t>
-[...26 lines deleted...]
-          <x:t>131,115</x:t>
+          <x:t>130,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>