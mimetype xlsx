--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R636a0bef4d334f84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb35b265439e46e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb77e9880014f4c45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8b2c991ae694fd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6833475d0c8d41cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb77e9880014f4c45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc526b5b232f747b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8b2c991ae694fd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis Sandoz Group Basket, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1283547995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,125</x:t>
-[...21 lines deleted...]
-          <x:t>130,510</x:t>
+          <x:t>132,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,500</x:t>
-[...129 lines deleted...]
-          <x:t>130,845</x:t>
+          <x:t>132,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,650</x:t>
-[...114 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>128,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,935</x:t>
-[...198 lines deleted...]
-          <x:t>128,295</x:t>
+          <x:t>128,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>