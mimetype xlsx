--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb35b265439e46e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9007188664c446b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8b2c991ae694fd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffae95af917a4b81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc526b5b232f747b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8b2c991ae694fd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcf71285d2374f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffae95af917a4b81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis Sandoz Group Basket, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1283547995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,935</x:t>
-[...58 lines deleted...]
-          <x:t>128,945</x:t>
+          <x:t>128,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,330</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...364 lines deleted...]
-          <x:t>130,935</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,580</x:t>
-[...6 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>130,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,650</x:t>
-[...90 lines deleted...]
-          <x:t>124,430</x:t>
+          <x:t>130,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>