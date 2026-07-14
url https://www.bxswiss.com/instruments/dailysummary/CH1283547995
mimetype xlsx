--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9007188664c446b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd85dc0c5014a32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffae95af917a4b81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b02178b31e9432e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcf71285d2374f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffae95af917a4b81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65080822032d4446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b02178b31e9432e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis Sandoz Group Basket, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1283547995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>130,935</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,580</x:t>
-[...6 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>130,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,650</x:t>
-[...291 lines deleted...]
-          <x:t>130,400</x:t>
+          <x:t>130,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,400</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>130,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>