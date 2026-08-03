--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd85dc0c5014a32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22e3135c712b4010" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b02178b31e9432e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R472011497e5c48a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65080822032d4446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b02178b31e9432e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd7572ee351e48fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R472011497e5c48a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis Sandoz Group Basket, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1283547995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>138,535</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,710</x:t>
-[...134 lines deleted...]
-          <x:t>138,935</x:t>
+          <x:t>139,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...127 lines deleted...]
-          <x:t>141,235</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>