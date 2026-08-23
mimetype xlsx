--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22e3135c712b4010" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d8f3f023edc4661" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R472011497e5c48a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra495a4c981fa4227"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd7572ee351e48fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R472011497e5c48a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07d4bf18aad1409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra495a4c981fa4227" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis Sandoz Group Basket, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1283547995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>