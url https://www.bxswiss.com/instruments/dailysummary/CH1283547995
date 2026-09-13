--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d8f3f023edc4661" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81e7c7b9902741e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra495a4c981fa4227"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ece458d16349f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07d4bf18aad1409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra495a4c981fa4227" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e170c8c7516459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ece458d16349f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis Sandoz Group Basket, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1283547995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>143,595</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,550</x:t>
-[...502 lines deleted...]
-          <x:t>145,360</x:t>
+          <x:t>145,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,605</x:t>
-[...21 lines deleted...]
-          <x:t>146,105</x:t>
+          <x:t>147,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,765</x:t>
+          <x:t>137,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>