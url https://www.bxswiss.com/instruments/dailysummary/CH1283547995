--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81e7c7b9902741e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ca563dae23d4969" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ece458d16349f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbc5751eea174787"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e170c8c7516459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ece458d16349f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9276ed9b8b8a47ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbc5751eea174787" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis Sandoz Group Basket, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1283547995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>145,360</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,605</x:t>
-[...21 lines deleted...]
-          <x:t>146,105</x:t>
+          <x:t>147,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,765</x:t>
-[...146 lines deleted...]
-          <x:t>143,505</x:t>
+          <x:t>137,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,000</x:t>
-[...237 lines deleted...]
-          <x:t>137,830</x:t>
+          <x:t>141,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,605</x:t>
+          <x:t>138,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>