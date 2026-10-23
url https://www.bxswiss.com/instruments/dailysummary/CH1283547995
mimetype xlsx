--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ca563dae23d4969" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d657238aa43438f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbc5751eea174787"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8d71f9ad08d4ce1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9276ed9b8b8a47ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbc5751eea174787" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R081b37a991094066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8d71f9ad08d4ce1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, Novartis Sandoz Group Basket, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1283547995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...225 lines deleted...]
-          <x:t>137,830</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,605</x:t>
-[...33 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>138,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,855</x:t>
-[...102 lines deleted...]
-          <x:t>139,960</x:t>
+          <x:t>140,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,670</x:t>
-[...247 lines deleted...]
-          <x:t>137,690</x:t>
+          <x:t>143,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>