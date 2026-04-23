--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d4f7bfa6a04953" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ddf006beaaf4e1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R377a04f5e27f4db9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree60cc6d54194471"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebdd9ee191334f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R377a04f5e27f4db9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re35bf6d235ae4f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree60cc6d54194471" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Adaptivv Downside Control World Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1277652520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>87,640</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,080</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>86,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>86,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...397 lines deleted...]
-          <x:t>85,010</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>