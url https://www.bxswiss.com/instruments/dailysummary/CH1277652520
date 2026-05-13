--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ddf006beaaf4e1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd59b6f2fa3ba4725" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree60cc6d54194471"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6cef56ca8a54947"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re35bf6d235ae4f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree60cc6d54194471" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf96cc8ef879249b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6cef56ca8a54947" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Adaptivv Downside Control World Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1277652520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>86,270</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,240</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>87,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>86,880</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,440</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,150</x:t>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>