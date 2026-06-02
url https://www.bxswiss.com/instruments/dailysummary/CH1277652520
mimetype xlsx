--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd59b6f2fa3ba4725" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racb43c2294b34e41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6cef56ca8a54947"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb5c7fcc2c3f4aec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf96cc8ef879249b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6cef56ca8a54947" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a00e47fe76845f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb5c7fcc2c3f4aec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Adaptivv Downside Control World Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1277652520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...301 lines deleted...]
-          <x:t>89,450</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,880</x:t>
-[...43 lines deleted...]
-          <x:t>88,840</x:t>
+          <x:t>88,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,430</x:t>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>