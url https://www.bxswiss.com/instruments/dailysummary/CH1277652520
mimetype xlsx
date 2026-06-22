--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racb43c2294b34e41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd431e5130d9b44ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb5c7fcc2c3f4aec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb49f710f385b4f6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a00e47fe76845f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb5c7fcc2c3f4aec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd01b6b7e0e264210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb49f710f385b4f6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Adaptivv Downside Control World Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1277652520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,790</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>21.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,020</x:t>
-[...21 lines deleted...]
-          <x:t>92,150</x:t>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,040</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>93,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>93,290</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>