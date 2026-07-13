--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd431e5130d9b44ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef1df6c57c747ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb49f710f385b4f6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd02cb7ce755f4186"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd01b6b7e0e264210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb49f710f385b4f6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R895222df7dfd4f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd02cb7ce755f4186" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Adaptivv Downside Control World Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1277652520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>92,150</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,040</x:t>
-[...70 lines deleted...]
-          <x:t>92,730</x:t>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,580</x:t>
-[...124 lines deleted...]
-          <x:t>93,790</x:t>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,060</x:t>
-[...291 lines deleted...]
-          <x:t>95,160</x:t>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,080</x:t>
-[...26 lines deleted...]
-          <x:t>95,010</x:t>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>