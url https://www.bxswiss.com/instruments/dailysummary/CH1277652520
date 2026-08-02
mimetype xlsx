--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef1df6c57c747ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d1a36bb0fee4e7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd02cb7ce755f4186"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R588439cbfba047d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R895222df7dfd4f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd02cb7ce755f4186" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05cf044c08704ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R588439cbfba047d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Adaptivv Downside Control World Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1277652520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>94,270</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,820</x:t>
-[...16 lines deleted...]
-          <x:t>93,790</x:t>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,020</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>95,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>94,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,010</x:t>
-[...249 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,820</x:t>
-[...117 lines deleted...]
-          <x:t>94,700</x:t>
+          <x:t>94,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>