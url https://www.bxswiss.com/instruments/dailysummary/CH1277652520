--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d1a36bb0fee4e7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R704cbbb9ffd54c2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R588439cbfba047d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcf4cfb075904bdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05cf044c08704ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R588439cbfba047d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01aabf82b3d54adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcf4cfb075904bdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Adaptivv Downside Control World Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1277652520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,820</x:t>
-[...178 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,480</x:t>
-[...333 lines deleted...]
-          <x:t>94,480</x:t>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>