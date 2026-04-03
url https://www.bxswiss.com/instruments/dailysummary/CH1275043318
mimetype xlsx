--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0ca7aaac5c9424e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R352a04169d1f4e55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fc77dd6c9b84a71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0c54fdff89545e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c68bdf3eaf942fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fc77dd6c9b84a71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5c483571a3f4d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0c54fdff89545e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Lido DAO ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1275043318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,383</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,351</x:t>
-[...308 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,353</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>1,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,253</x:t>
-[...247 lines deleted...]
-          <x:t>1,285</x:t>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>