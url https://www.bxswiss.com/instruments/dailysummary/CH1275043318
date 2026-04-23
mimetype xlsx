--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R352a04169d1f4e55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5743405390e54a05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0c54fdff89545e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8325a20b6c244ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5c483571a3f4d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0c54fdff89545e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb9eb5e3772e4cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8325a20b6c244ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Lido DAO ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1275043318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,260</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,253</x:t>
-[...38 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,297</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>1,359</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,363</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>1,393</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...19 lines deleted...]
-          <x:t>1,326</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>