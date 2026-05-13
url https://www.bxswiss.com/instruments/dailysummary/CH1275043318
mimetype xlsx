--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5743405390e54a05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f3728e5f2e94cf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8325a20b6c244ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f27601cee874e8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb9eb5e3772e4cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8325a20b6c244ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ce9e94c7ef74fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f27601cee874e8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Lido DAO ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1275043318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,313</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,504</x:t>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>