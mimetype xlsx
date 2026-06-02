--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f3728e5f2e94cf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4dc7fc61be347c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f27601cee874e8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c6c70c3c1704794"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ce9e94c7ef74fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f27601cee874e8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1628bc7a2e4047f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c6c70c3c1704794" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Lido DAO ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1275043318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,283</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,313</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>1,635</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>