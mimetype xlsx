--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4dc7fc61be347c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d8b60f21f5b4f62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c6c70c3c1704794"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7172bb7c35b4c61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1628bc7a2e4047f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c6c70c3c1704794" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49cc27abf28f43e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7172bb7c35b4c61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Lido DAO ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1275043318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1,496</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,448</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,336</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>