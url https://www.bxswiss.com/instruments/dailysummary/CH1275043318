--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d8b60f21f5b4f62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe466c26a88431f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7172bb7c35b4c61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6d3925e285b4be6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49cc27abf28f43e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7172bb7c35b4c61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R218673ee63084461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6d3925e285b4be6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Lido DAO ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1275043318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,504</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,470</x:t>
-[...141 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,324</x:t>
-[...360 lines deleted...]
-          <x:t>1,166</x:t>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>