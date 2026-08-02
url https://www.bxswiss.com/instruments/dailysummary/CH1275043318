--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe466c26a88431f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32d20d61636f4f01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6d3925e285b4be6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e9c64e815e14e1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R218673ee63084461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6d3925e285b4be6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e9bf256ddda4f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e9c64e815e14e1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Lido DAO ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1275043318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,099</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,092</x:t>
-[...259 lines deleted...]
-          <x:t>1,087</x:t>
+          <x:t>1,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,982</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,169</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>