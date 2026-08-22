--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32d20d61636f4f01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c1b49466954748" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e9c64e815e14e1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9210baecc524fde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e9bf256ddda4f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e9c64e815e14e1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4391122da3b4e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9210baecc524fde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Lido DAO ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1275043318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,184</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,169</x:t>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>1,257</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,268</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>1,390</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,367</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>1,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,460</x:t>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>