--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c1b49466954748" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf74fe2a7ab4b4d0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9210baecc524fde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cc318b20e164ef2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4391122da3b4e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9210baecc524fde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07f9a1e2d43a4b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cc318b20e164ef2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Lido DAO ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1275043318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,708</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,669</x:t>
-[...43 lines deleted...]
-          <x:t>1,727</x:t>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,650</x:t>
-[...566 lines deleted...]
-          <x:t>1,522</x:t>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>