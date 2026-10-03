--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf74fe2a7ab4b4d0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f353c6cb4046a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cc318b20e164ef2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b1f559377bc4f65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07f9a1e2d43a4b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cc318b20e164ef2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd557cadcd9fc400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b1f559377bc4f65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Lido DAO ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1275043318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>1,423</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,567</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>1,426</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,443</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>1,665</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,732</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>1,536</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>