--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f353c6cb4046a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R110aaf630c804929" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b1f559377bc4f65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23aa8953f58a441f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd557cadcd9fc400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b1f559377bc4f65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2010eb1a234e471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23aa8953f58a441f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Lido DAO ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1275043318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>1,541</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,607</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>1,665</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,732</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>1,901</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>