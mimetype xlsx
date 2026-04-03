--- v3 (2026-01-11)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b02a12eff264880" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ca3e7d29d584ee7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1127642a89b14c0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67e79f023a6b4667"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb98ce75b997e499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1127642a89b14c0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92212021714e4a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67e79f023a6b4667" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq EUR Overnight Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1271357720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...451 lines deleted...]
-          <x:t>107,910</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>