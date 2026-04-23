--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ca3e7d29d584ee7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc61f15c335c4316" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67e79f023a6b4667"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31270b3e9faa4009"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92212021714e4a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67e79f023a6b4667" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ba539ccfa83444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31270b3e9faa4009" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq EUR Overnight Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1271357720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...377 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>