--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc61f15c335c4316" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdca276353c134850" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31270b3e9faa4009"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a12abe6ef5247f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ba539ccfa83444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31270b3e9faa4009" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7d6e7b0dfd74f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a12abe6ef5247f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq EUR Overnight Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1271357720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,430</x:t>
@@ -710,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>