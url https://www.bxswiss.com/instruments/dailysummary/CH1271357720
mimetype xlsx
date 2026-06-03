--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdca276353c134850" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd49254fdd7a41b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a12abe6ef5247f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84a6ce38d4bb4dd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7d6e7b0dfd74f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a12abe6ef5247f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e7dfbb5d1414496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84a6ce38d4bb4dd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq EUR Overnight Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1271357720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,462 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...303 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>