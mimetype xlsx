--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd49254fdd7a41b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86c52e77b22c4188" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84a6ce38d4bb4dd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd21c12a038f44f06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e7dfbb5d1414496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84a6ce38d4bb4dd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R370021cec0194fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd21c12a038f44f06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq EUR Overnight Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1271357720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>