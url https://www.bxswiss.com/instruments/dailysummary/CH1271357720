--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86c52e77b22c4188" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R955f287a18df479d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd21c12a038f44f06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fa1c7126493474d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R370021cec0194fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd21c12a038f44f06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdabea188b6f740e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fa1c7126493474d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq EUR Overnight Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1271357720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>