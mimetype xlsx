--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R955f287a18df479d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdbb14a0e82d483f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fa1c7126493474d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc01ff793db8441ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdabea188b6f740e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fa1c7126493474d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R035392b1415c4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc01ff793db8441ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq EUR Overnight Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1271357720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>