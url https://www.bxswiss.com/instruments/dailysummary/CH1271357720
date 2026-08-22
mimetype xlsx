--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdbb14a0e82d483f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd918a577cad64db8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc01ff793db8441ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c37c39472ed42d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R035392b1415c4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc01ff793db8441ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f9e5fc126d24a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c37c39472ed42d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq EUR Overnight Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1271357720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>