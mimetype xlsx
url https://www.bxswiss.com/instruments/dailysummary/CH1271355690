--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe03ba7a90964e47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd22b1d130d74ae7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d50028ec51c40d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41bd258f055f4628"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re99948dbf7904149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d50028ec51c40d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0fcaa6e5b064347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41bd258f055f4628" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Adaptivv Downside Control World Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1271355690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>119,300</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,180</x:t>
+          <x:t>120,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>121,020</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,820</x:t>
-[...210 lines deleted...]
-          <x:t>121,280</x:t>
+          <x:t>120,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,840</x:t>
-[...43 lines deleted...]
-          <x:t>121,140</x:t>
+          <x:t>119,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,760</x:t>
-[...26 lines deleted...]
-          <x:t>120,780</x:t>
+          <x:t>119,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>