--- v14 (2026-09-11)
+++ v15 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd22b1d130d74ae7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cdff2674b704356" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41bd258f055f4628"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8fdc1640dd74c56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0fcaa6e5b064347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41bd258f055f4628" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0ce674888cd48bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8fdc1640dd74c56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Adaptivv Downside Control World Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1271355690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,740</x:t>
-[...161 lines deleted...]
-          <x:t>121,280</x:t>
+          <x:t>121,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>119,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>120,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>119,880</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...32 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,480</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>119,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,900</x:t>
-[...26 lines deleted...]
-          <x:t>119,500</x:t>
+          <x:t>120,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>