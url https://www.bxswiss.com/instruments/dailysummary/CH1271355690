--- v15 (2026-10-01)
+++ v16 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cdff2674b704356" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ee0bec478934b45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8fdc1640dd74c56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R042d7e8713a543f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0ce674888cd48bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8fdc1640dd74c56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbf927b60f7f4f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R042d7e8713a543f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Adaptivv Downside Control World Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1271355690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>121,000</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,620</x:t>
-[...6 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>121,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,820</x:t>
-[...161 lines deleted...]
-          <x:t>120,800</x:t>
+          <x:t>119,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,900</x:t>
-[...43 lines deleted...]
-          <x:t>120,460</x:t>
+          <x:t>118,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,600</x:t>
-        </x:is>
-[...354 lines deleted...]
-          <x:t>119,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>