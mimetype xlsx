--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec42fb38361e4a2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77800e7ef75845ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra876bec7e52b416f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3484e3e42474028"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d37001a16f64669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra876bec7e52b416f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R899af17a82374651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3484e3e42474028" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Adaptivv Downside Control World Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1271355690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>111,940</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,460</x:t>
-[...11 lines deleted...]
-          <x:t>111,140</x:t>
+          <x:t>110,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,640</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>110,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,720</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>