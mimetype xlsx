--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77800e7ef75845ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd65d8ab935514887" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3484e3e42474028"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40b3e936581d41e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R899af17a82374651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3484e3e42474028" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2e35c94328e4676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40b3e936581d41e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Adaptivv Downside Control World Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1271355690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>109,790</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,890</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>107,310</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>