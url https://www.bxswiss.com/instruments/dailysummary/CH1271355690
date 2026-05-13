--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd65d8ab935514887" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ce61377be4c47e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40b3e936581d41e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b9282916c241b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2e35c94328e4676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40b3e936581d41e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67e4dc11a94b4623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b9282916c241b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Adaptivv Downside Control World Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1271355690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,409 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>109,610</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,890</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,290</x:t>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>