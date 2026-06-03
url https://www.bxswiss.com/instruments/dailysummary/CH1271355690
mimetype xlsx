--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ce61377be4c47e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ef613b1d6f4bd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b9282916c241b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1b4135115f2413c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67e4dc11a94b4623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b9282916c241b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5635ea31dd604e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1b4135115f2413c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Adaptivv Downside Control World Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1271355690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>113,190</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,010</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>113,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,990</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>