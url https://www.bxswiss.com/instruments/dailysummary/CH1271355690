--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ef613b1d6f4bd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69312450c00445c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1b4135115f2413c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9170081a17314e43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5635ea31dd604e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1b4135115f2413c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R332687b0f1c7472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9170081a17314e43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Adaptivv Downside Control World Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1271355690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,630</x:t>
-[...291 lines deleted...]
-          <x:t>112,230</x:t>
+          <x:t>117,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,230</x:t>
-[...26 lines deleted...]
-          <x:t>117,930</x:t>
+          <x:t>118,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>28.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>119,990</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>