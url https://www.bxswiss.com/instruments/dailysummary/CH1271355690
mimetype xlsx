--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69312450c00445c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8393dbe8316b4891" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9170081a17314e43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0952b9d3b362484e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R332687b0f1c7472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9170081a17314e43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21ba8d9b56af4811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0952b9d3b362484e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Adaptivv Downside Control World Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1271355690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>112,230</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,230</x:t>
-[...26 lines deleted...]
-          <x:t>117,930</x:t>
+          <x:t>118,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>28.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>12.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,410</x:t>
-[...171 lines deleted...]
-          <x:t>117,890</x:t>
+          <x:t>116,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>