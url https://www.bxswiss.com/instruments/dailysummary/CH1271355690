--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8393dbe8316b4891" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5a7bf86feae430e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0952b9d3b362484e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fbe9a6d8a21465d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21ba8d9b56af4811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0952b9d3b362484e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b202ed2d0b941a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fbe9a6d8a21465d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Adaptivv Downside Control World Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1271355690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>115,660</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,040</x:t>
-[...247 lines deleted...]
-          <x:t>117,760</x:t>
+          <x:t>117,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>