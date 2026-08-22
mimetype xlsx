--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5a7bf86feae430e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe03ba7a90964e47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fbe9a6d8a21465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d50028ec51c40d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b202ed2d0b941a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fbe9a6d8a21465d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re99948dbf7904149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d50028ec51c40d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Adaptivv Downside Control World Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1271355690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>117,480</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>116,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>117,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,620</x:t>
-[...141 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>116,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,720</x:t>
-[...4 lines deleted...]
-          <x:t>117,200</x:t>
+          <x:t>117,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,540</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>14.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>117,940</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,720</x:t>
+          <x:t>118,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,840</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>117,240</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>