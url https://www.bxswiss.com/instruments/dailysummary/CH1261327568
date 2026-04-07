--- v5 (2026-03-12)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d19812bf7eb4af7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a34ff16d78b4df9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8582d80332374bd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f8d11406d934ea3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dca8f4575a8492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8582d80332374bd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6308148584bc40b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f8d11406d934ea3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq USD Overnight Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1261327568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.02.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>