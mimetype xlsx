--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a34ff16d78b4df9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9491e25d2fdd44f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f8d11406d934ea3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50f8cda44ea04378"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6308148584bc40b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f8d11406d934ea3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra83a226b58f8455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50f8cda44ea04378" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq USD Overnight Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1261327568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>