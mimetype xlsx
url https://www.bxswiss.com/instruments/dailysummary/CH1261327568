--- v7 (2026-04-27)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9491e25d2fdd44f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab263544783f4aec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50f8cda44ea04378"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65e53766f5664737"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra83a226b58f8455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50f8cda44ea04378" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1e42ef89dc242ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65e53766f5664737" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq USD Overnight Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1261327568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>