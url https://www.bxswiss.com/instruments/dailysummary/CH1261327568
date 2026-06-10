--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab263544783f4aec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a2327ae2b1d4656" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65e53766f5664737"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ebdb73413f64bb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1e42ef89dc242ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65e53766f5664737" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92740d071f3c4aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ebdb73413f64bb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq USD Overnight Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1261327568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...350 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>