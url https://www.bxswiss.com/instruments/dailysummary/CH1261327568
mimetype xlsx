--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a2327ae2b1d4656" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc917487610854141" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ebdb73413f64bb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R870db8e5955b47b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92740d071f3c4aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ebdb73413f64bb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc57e07df05bc4518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R870db8e5955b47b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq USD Overnight Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1261327568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>