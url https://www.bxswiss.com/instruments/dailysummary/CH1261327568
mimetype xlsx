--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc917487610854141" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc345e517d5d240e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R870db8e5955b47b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfed6314c288d4c4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc57e07df05bc4518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R870db8e5955b47b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9c45d9674344d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfed6314c288d4c4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq USD Overnight Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1261327568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>