--- v11 (2026-07-21)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc345e517d5d240e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48dbc024caaf40e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfed6314c288d4c4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8473217939554577"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9c45d9674344d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfed6314c288d4c4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R942946ff9ad5437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8473217939554577" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq USD Overnight Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1261327568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>