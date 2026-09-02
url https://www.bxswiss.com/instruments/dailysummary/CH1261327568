--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48dbc024caaf40e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7678e107c3b4826" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8473217939554577"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c8b91b753074cff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R942946ff9ad5437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8473217939554577" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa170cec134948f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c8b91b753074cff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq USD Overnight Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1261327568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...377 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>