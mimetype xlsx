--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8c9a0fed7714647" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38f0ac009db84c37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4fc2749b2ed460b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9ae08c243fc44da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2f503d332dc4525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4fc2749b2ed460b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc793795c61aa4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9ae08c243fc44da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Stacks ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1258969042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,160</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...391 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>