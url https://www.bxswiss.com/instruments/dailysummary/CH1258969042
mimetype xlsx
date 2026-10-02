--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38f0ac009db84c37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5db27dcd7ec4744" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9ae08c243fc44da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e1104919eab481d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc793795c61aa4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9ae08c243fc44da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e137125a3644190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e1104919eab481d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Stacks ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1258969042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>2,101</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...343 lines deleted...]
-          <x:t>2,231</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>