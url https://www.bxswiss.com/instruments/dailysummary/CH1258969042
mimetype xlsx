--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5db27dcd7ec4744" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra90cc98f4bbc42c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e1104919eab481d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68198e32c93d4cf2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e137125a3644190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e1104919eab481d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R131e022b41c84caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68198e32c93d4cf2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Stacks ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1258969042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>