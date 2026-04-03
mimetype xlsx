--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra281615d07fe4154" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2df1fd25fe949d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7869d4073ed54043"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc74fc5352f654a88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a369133800f4ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7869d4073ed54043" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R323a1899bf844a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc74fc5352f654a88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Stacks Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1258969042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,090</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,071</x:t>
-[...124 lines deleted...]
-          <x:t>2,143</x:t>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,118</x:t>
-[...119 lines deleted...]
-          <x:t>1,885</x:t>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,859</x:t>
-[...355 lines deleted...]
-          <x:t>2,158</x:t>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>