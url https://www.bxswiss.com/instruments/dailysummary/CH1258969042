--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2df1fd25fe949d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5781d4b0e6f74616" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc74fc5352f654a88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7503c9d872f44f51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R323a1899bf844a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc74fc5352f654a88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80b2ab5fe57148f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7503c9d872f44f51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Stacks Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1258969042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...392 lines deleted...]
-          <x:t>2,016</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,032</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,008</x:t>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>