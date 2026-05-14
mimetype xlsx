--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5781d4b0e6f74616" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc60b0fdc4d294572" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7503c9d872f44f51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6880a721e92d4de1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80b2ab5fe57148f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7503c9d872f44f51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra25229a4d7ad4bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6880a721e92d4de1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Stacks Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1258969042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>1,834</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,866</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>1,838</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,783</x:t>
-[...232 lines deleted...]
-          <x:t>1,810</x:t>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,855</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>1,960</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>1,899</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>