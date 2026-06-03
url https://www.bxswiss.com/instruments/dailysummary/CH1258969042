--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc60b0fdc4d294572" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R480d44daad9c4e1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6880a721e92d4de1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc86d98a512eb4d5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra25229a4d7ad4bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6880a721e92d4de1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d470f7a1f964fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc86d98a512eb4d5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Stacks Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1258969042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,810</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,855</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>1,960</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>1,915</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,893</x:t>
-[...65 lines deleted...]
-          <x:t>1,876</x:t>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,830</x:t>
-[...53 lines deleted...]
-          <x:t>1,827</x:t>
+          <x:t>1,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,855</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>2,263</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>