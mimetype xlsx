--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R480d44daad9c4e1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8550ce7d70e4f0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc86d98a512eb4d5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eb97f6ff7124f7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d470f7a1f964fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc86d98a512eb4d5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b20b89e622f4271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eb97f6ff7124f7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Stacks Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1258969042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,827</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,855</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...506 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>