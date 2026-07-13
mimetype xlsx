--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8550ce7d70e4f0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc380fd57e9454392" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eb97f6ff7124f7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf758d1ccb3fd4156"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,650 +91,677 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b20b89e622f4271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eb97f6ff7124f7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5432cb2bc634470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf758d1ccb3fd4156" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21Shares Stacks Staking ETP</x:t>
+          <x:t>21Shares Stacks ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1258969042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
     </x:row>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,441</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>1,556</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>