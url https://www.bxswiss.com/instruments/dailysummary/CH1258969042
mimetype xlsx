--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc380fd57e9454392" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16054353e1aa4806" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf758d1ccb3fd4156"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a9b71f629ee4af6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5432cb2bc634470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf758d1ccb3fd4156" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39494166c2954346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a9b71f629ee4af6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Stacks ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1258969042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>1,494</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>1,339</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,378</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,395</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,351</x:t>
-[...11 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>1,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,407</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,432</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,389</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>1,334</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...181 lines deleted...]
-          <x:t>1,435</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>