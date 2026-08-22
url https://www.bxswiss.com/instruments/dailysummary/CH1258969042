--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16054353e1aa4806" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8c9a0fed7714647" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a9b71f629ee4af6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4fc2749b2ed460b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39494166c2954346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a9b71f629ee4af6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2f503d332dc4525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4fc2749b2ed460b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Stacks ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1258969042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,334</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,374</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,386</x:t>
-        </x:is>
-[...565 lines deleted...]
-          <x:t>1,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>