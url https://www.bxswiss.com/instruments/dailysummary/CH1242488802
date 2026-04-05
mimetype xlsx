--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R634a97bcfa494f79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd22dd32b0b8e4953" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra001d095602c43f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc15eca092a84a69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25b1e17bec624f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra001d095602c43f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fa24a5375f948ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc15eca092a84a69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1242488802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,630 +149,198 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,425</x:t>
-[...188 lines deleted...]
-          <x:t>18,645</x:t>
+          <x:t>18,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>17,665</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,735</x:t>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>