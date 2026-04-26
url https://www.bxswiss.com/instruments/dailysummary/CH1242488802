--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd22dd32b0b8e4953" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9710eb21432345c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc15eca092a84a69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3df0f3206f334b06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fa24a5375f948ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc15eca092a84a69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff39014c2ce6495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3df0f3206f334b06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1242488802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>18,405</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,395</x:t>
-[...178 lines deleted...]
-          <x:t>17,225</x:t>
+          <x:t>18,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,145</x:t>
-[...328 lines deleted...]
-          <x:t>16,565</x:t>
+          <x:t>18,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>