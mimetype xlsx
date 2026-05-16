--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9710eb21432345c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4b9e7d14d0e4d2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3df0f3206f334b06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde787af300f14901"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff39014c2ce6495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3df0f3206f334b06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1985ca2f187b459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde787af300f14901" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1242488802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>