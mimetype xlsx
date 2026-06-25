--- v8 (2026-05-16)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4b9e7d14d0e4d2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59098bcebd284450" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde787af300f14901"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8586e463e9774e41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1985ca2f187b459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde787af300f14901" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfdcd30d0e214511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8586e463e9774e41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1242488802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...431 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,165</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>22,545</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>