--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59098bcebd284450" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdead01650bd5402e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8586e463e9774e41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3b7bab572f0422f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfdcd30d0e214511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8586e463e9774e41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R155992be93724ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3b7bab572f0422f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1242488802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>23,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>23,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>23,655</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,795</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>23,935</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,045</x:t>
-        </x:is>
-[...467 lines deleted...]
-          <x:t>23,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>