--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdead01650bd5402e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5881b50bc8f74cad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3b7bab572f0422f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80505e220b5f442c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R155992be93724ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3b7bab572f0422f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8fbeb5a19514f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80505e220b5f442c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1242488802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,725</x:t>
-[...80 lines deleted...]
-          <x:t>23,835</x:t>
+          <x:t>23,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>23,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>23,555</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>22,595</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,805</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>10.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,085</x:t>
-[...53 lines deleted...]
-          <x:t>24,105</x:t>
+          <x:t>24,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,005</x:t>
-[...26 lines deleted...]
-          <x:t>24,045</x:t>
+          <x:t>24,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>