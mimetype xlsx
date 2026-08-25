--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5881b50bc8f74cad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe1e2da2a5f242e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80505e220b5f442c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ec89989c8004f40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8fbeb5a19514f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80505e220b5f442c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33c6274aacf344d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ec89989c8004f40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1242488802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>23,875</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>22,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>23,505</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>22,965</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,085</x:t>
-[...53 lines deleted...]
-          <x:t>24,105</x:t>
+          <x:t>24,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,005</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>