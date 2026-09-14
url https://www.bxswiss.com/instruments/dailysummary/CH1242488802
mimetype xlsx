--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe1e2da2a5f242e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R944c8736dc6a4637" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ec89989c8004f40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78e4f5f4dcf24740"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33c6274aacf344d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ec89989c8004f40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cb7449af5f34f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78e4f5f4dcf24740" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf S&amp;P 500 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1242488802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>24,485</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>24,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>24,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,105</x:t>
-[...303 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>24,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,925</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>24,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,625</x:t>
-[...26 lines deleted...]
-          <x:t>24,425</x:t>
+          <x:t>24,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>