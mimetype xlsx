--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8a45d653bf944a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0a898acaabe446a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f45eeea24864a96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4da264a8ed34dbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f5fa7aac69e463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f45eeea24864a96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R588c356d4a604453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4da264a8ed34dbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Ethereum Core Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1209763130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>5,853</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,766</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>6,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,665</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>