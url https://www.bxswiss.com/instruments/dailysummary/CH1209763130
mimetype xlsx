--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0a898acaabe446a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c1f04c304d440dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4da264a8ed34dbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f73612eb1ef4ebe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R588c356d4a604453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4da264a8ed34dbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae6d386c5d6d4f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f73612eb1ef4ebe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Ethereum Core Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1209763130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>7,268</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...370 lines deleted...]
-          <x:t>7,929</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>