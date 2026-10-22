--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c1f04c304d440dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8935b3ad75fc4387" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f73612eb1ef4ebe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49389754dee347ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae6d386c5d6d4f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f73612eb1ef4ebe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R347b4b5b2a1c40ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49389754dee347ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Ethereum Core Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1209763130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,469</x:t>
-[...414 lines deleted...]
-          <x:t>8,311</x:t>
+          <x:t>7,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>