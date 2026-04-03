--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ff35047ee34680" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9fba0fa008b4085" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9ec8219fc9c4bfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93d3182d078f4736"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ed5c33f9f6f4ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9ec8219fc9c4bfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd796d1d17d1443ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93d3182d078f4736" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Ethereum Core Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1209763130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>5,646</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,534</x:t>
-[...242 lines deleted...]
-          <x:t>5,479</x:t>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,934</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>6,068</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,234</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>6,184</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>