--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9fba0fa008b4085" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8b9f836304141de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93d3182d078f4736"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d21b828fc034ba8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd796d1d17d1443ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93d3182d078f4736" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a9072c15cbf4f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d21b828fc034ba8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Ethereum Core Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1209763130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>5,479</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,934</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>6,068</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,234</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-          <x:t>18.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,780</x:t>
-[...306 lines deleted...]
-          <x:t>6,062</x:t>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>