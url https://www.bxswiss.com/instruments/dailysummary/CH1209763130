--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8b9f836304141de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c580fdbd1aa4cd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d21b828fc034ba8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05a99a6d09fc4c21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a9072c15cbf4f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d21b828fc034ba8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda3e25f3ff4b4231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05a99a6d09fc4c21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Ethereum Core Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1209763130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>6,538</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,604</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>6,694</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,665</x:t>
-[...139 lines deleted...]
-          <x:t>6,943</x:t>
+          <x:t>6,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>