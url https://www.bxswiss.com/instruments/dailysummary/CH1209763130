--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c580fdbd1aa4cd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6746c25ed7414413" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05a99a6d09fc4c21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dd9af0586404039"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda3e25f3ff4b4231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05a99a6d09fc4c21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9275bbd46af417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dd9af0586404039" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Ethereum Core Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1209763130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>