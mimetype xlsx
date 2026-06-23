--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6746c25ed7414413" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62974267b5b74ede" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dd9af0586404039"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24ce8e79d79b4d32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9275bbd46af417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dd9af0586404039" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b5a4b63abff4fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24ce8e79d79b4d32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Ethereum Core Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1209763130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>