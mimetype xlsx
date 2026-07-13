--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62974267b5b74ede" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfc82c04ffb44b21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24ce8e79d79b4d32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3189c1afb1b6438a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b5a4b63abff4fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24ce8e79d79b4d32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R091e2e0333674448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3189c1afb1b6438a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Ethereum Core Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1209763130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>