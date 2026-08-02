--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfc82c04ffb44b21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3b7b29c28784b37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3189c1afb1b6438a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08d55d5ad0e34f78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R091e2e0333674448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3189c1afb1b6438a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R356c507db7dc414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08d55d5ad0e34f78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Ethereum Core Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1209763130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,949</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,874</x:t>
-[...38 lines deleted...]
-          <x:t>5,057</x:t>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,028</x:t>
-[...517 lines deleted...]
-          <x:t>5,368</x:t>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>