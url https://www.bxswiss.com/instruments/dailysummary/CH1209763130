--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3b7b29c28784b37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8a45d653bf944a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08d55d5ad0e34f78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f45eeea24864a96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R356c507db7dc414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08d55d5ad0e34f78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f5fa7aac69e463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f45eeea24864a96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Ethereum Core Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1209763130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>5,363</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,641</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>16.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,748</x:t>
-[...306 lines deleted...]
-          <x:t>5,575</x:t>
+          <x:t>6,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>