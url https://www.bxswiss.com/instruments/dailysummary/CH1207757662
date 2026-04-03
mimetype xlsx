--- v3 (2026-01-11)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea3cd502dad48e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344805a94b0549c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d72c4afa0d74731"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48d953a19d544732"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R834ce81b8ea34a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d72c4afa0d74731" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6df2aebe7f03460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48d953a19d544732" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Schindler Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1207757662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,615</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>3,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.12.2025</x:t>
-[...36 lines deleted...]
-          <x:t>3,825</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,735</x:t>
-[...377 lines deleted...]
-          <x:t>4,065</x:t>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>