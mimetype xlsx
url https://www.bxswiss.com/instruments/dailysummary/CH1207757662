--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344805a94b0549c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0900183dfb274b0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48d953a19d544732"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd6f3c69d65a4298"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6df2aebe7f03460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48d953a19d544732" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99a808506d8a4836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd6f3c69d65a4298" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Schindler Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1207757662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,275</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,245</x:t>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>3,225</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,135</x:t>
-        </x:is>
-[...435 lines deleted...]
-          <x:t>2,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>