--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0900183dfb274b0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63f7954e7fb8461b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd6f3c69d65a4298"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R381158db032246b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99a808506d8a4836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd6f3c69d65a4298" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd859eeb0375d4983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R381158db032246b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Schindler Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1207757662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,995</x:t>
-[...156 lines deleted...]
-          <x:t>2,975</x:t>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,925</x:t>
-[...43 lines deleted...]
-          <x:t>2,985</x:t>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,015</x:t>
-        </x:is>
-[...305 lines deleted...]
-          <x:t>3,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>