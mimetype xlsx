--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63f7954e7fb8461b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R022165acf4f346f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R381158db032246b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a1d219b05974de5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd859eeb0375d4983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R381158db032246b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25c8855bc2894a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a1d219b05974de5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Schindler Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1207757662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,185</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,155</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>3,255</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>3,205</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,245</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,195</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>3,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,195</x:t>
-[...124 lines deleted...]
-          <x:t>3,245</x:t>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,095</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>3,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,075</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>2,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>