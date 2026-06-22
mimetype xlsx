--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R022165acf4f346f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1bad696966d4c2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a1d219b05974de5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4482a307aea4501"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25c8855bc2894a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a1d219b05974de5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6623d6355a64c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4482a307aea4501" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Schindler Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1207757662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3,215</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,215</x:t>
-[...75 lines deleted...]
-          <x:t>3,075</x:t>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,045</x:t>
-[...333 lines deleted...]
-          <x:t>2,875</x:t>
+          <x:t>3,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>