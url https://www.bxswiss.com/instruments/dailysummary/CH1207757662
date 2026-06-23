--- v8 (2026-06-22)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1bad696966d4c2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe16e760c11f47e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4482a307aea4501"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9f98f7c44334cc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6623d6355a64c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4482a307aea4501" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7df0df7e0a884350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9f98f7c44334cc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Schindler Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1207757662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,905</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,855</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>2,955</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>2,875</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,875</x:t>
-[...124 lines deleted...]
-          <x:t>2,995</x:t>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,995</x:t>
-[...16 lines deleted...]
-          <x:t>2,965</x:t>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,955</x:t>
-[...38 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,935</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>3,055</x:t>
-        </x:is>
-[...121 lines deleted...]
-          <x:t>3,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>