--- v9 (2026-06-23)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe16e760c11f47e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d61dc19c8a44953" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9f98f7c44334cc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4627fa568ea9455f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7df0df7e0a884350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9f98f7c44334cc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a275ed6a6774a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4627fa568ea9455f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Schindler Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1207757662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,865</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,865</x:t>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,905</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,955</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,885</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>2,805</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,845</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>3,055</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>