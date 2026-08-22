--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d61dc19c8a44953" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15c733711c6f4228" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4627fa568ea9455f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re807f35728754b30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a275ed6a6774a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4627fa568ea9455f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R996c2add08f04baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re807f35728754b30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Schindler Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1207757662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3,145</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,135</x:t>
-[...97 lines deleted...]
-          <x:t>3,035</x:t>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,975</x:t>
-[...16 lines deleted...]
-          <x:t>2,985</x:t>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>2,965</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,955</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>2,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,995</x:t>
-[...151 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,715</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>2,675</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,645</x:t>
-[...11 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,715</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>2,805</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,885</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>2,735</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>