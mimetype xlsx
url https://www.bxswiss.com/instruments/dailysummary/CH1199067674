--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R935b96e56a984c1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9102eb53aad94643" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b182162dad44b73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f1c23f8220841b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40fc096955024374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b182162dad44b73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0202dd07d851432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f1c23f8220841b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1199067674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...161 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,599</x:t>
-[...232 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>12,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,727</x:t>
-        </x:is>
-[...229 lines deleted...]
-          <x:t>13,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>