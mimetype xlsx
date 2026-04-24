--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9102eb53aad94643" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50e866f946104c5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f1c23f8220841b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb0e033126b24125"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0202dd07d851432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f1c23f8220841b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2a14f5f640f48a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb0e033126b24125" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1199067674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,727</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>04.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,683</x:t>
-[...576 lines deleted...]
-          <x:t>12,727</x:t>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>