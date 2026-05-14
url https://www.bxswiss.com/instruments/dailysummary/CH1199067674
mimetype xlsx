--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50e866f946104c5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R795900197e684d33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb0e033126b24125"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re73d66f2379243f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2a14f5f640f48a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb0e033126b24125" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41ec4410be0b425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re73d66f2379243f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1199067674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>