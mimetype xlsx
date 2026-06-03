--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R795900197e684d33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R113dfc11807a4725" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re73d66f2379243f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d5792b86b3140f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41ec4410be0b425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re73d66f2379243f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfedd3364400a4afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d5792b86b3140f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1199067674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>14,515</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,784</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,073</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>