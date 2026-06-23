--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R113dfc11807a4725" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R881bf40b220e4a02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d5792b86b3140f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0ac49cf1b164fec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfedd3364400a4afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d5792b86b3140f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8918a07702a8430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0ac49cf1b164fec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1199067674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>14,493</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,402</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>14,404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,311</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>