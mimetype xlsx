--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R881bf40b220e4a02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8af0efbc4af647b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0ac49cf1b164fec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bfc390468764e4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8918a07702a8430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0ac49cf1b164fec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b13c6e8821e47d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bfc390468764e4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1199067674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,873</x:t>
-[...166 lines deleted...]
-          <x:t>12,092</x:t>
+          <x:t>11,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,099</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>12,523</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>