--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8af0efbc4af647b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d0d79d70ff2465c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bfc390468764e4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bd9561469584c56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b13c6e8821e47d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bfc390468764e4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34d27c8582194032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bd9561469584c56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1199067674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>11,952</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,947</x:t>
-[...453 lines deleted...]
-          <x:t>12,270</x:t>
+          <x:t>12,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,250</x:t>
-[...80 lines deleted...]
-          <x:t>12,335</x:t>
+          <x:t>12,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>