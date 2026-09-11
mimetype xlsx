--- v12 (2026-08-02)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d0d79d70ff2465c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R217af0e02a00434a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bd9561469584c56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f54b8795dad4e5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34d27c8582194032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bd9561469584c56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe64a613ac024644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f54b8795dad4e5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1199067674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...598 lines deleted...]
-          <x:t>12,334</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,343</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>12,063</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>