--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R217af0e02a00434a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raea5b777d6c1402c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f54b8795dad4e5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd999a35a5bf84e4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe64a613ac024644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f54b8795dad4e5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f2cf870bd5e4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd999a35a5bf84e4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1199067674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,147</x:t>
-[...139 lines deleted...]
-          <x:t>14,818</x:t>
+          <x:t>15,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,914</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>15,209</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,237</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>15,309</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>