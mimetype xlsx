--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raea5b777d6c1402c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c7ac50b8e6475d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd999a35a5bf84e4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R045d83708c3f48c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f2cf870bd5e4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd999a35a5bf84e4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf788f9e3cc60416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R045d83708c3f48c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bitcoin Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1199067674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>