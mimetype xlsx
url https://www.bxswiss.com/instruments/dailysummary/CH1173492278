--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53044ec49b914908" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0abc7e395f2d4830" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92c5e82bef3741ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1c31377406e4f6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R437ec4b195814b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92c5e82bef3741ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec734e1351c347e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1c31377406e4f6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf Zur Rose Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173492278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...247 lines deleted...]
-          <x:t>2,555</x:t>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,555</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>2,565</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,565</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,555</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,565</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>25.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,565</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>2,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,575</x:t>
         </x:is>
       </x:c>
@@ -781,41 +376,419 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>