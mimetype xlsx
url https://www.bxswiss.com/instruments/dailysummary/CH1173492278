--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0abc7e395f2d4830" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra69619167f5f4901" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1c31377406e4f6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a34020a9ed04079"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec734e1351c347e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1c31377406e4f6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R755b71315ff54777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a34020a9ed04079" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf Zur Rose Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173492278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,565</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,565</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,575</x:t>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,575</x:t>
-[...6 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,575</x:t>
-[...549 lines deleted...]
-          <x:t>2,585</x:t>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>