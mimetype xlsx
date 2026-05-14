--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra69619167f5f4901" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R898d40baa48648f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a34020a9ed04079"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1af403090034801"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R755b71315ff54777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a34020a9ed04079" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cb32c7ee6a34205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1af403090034801" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf Zur Rose Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173492278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>2,575</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,555</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,545</x:t>
@@ -737,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>