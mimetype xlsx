--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R898d40baa48648f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra136dbc1b4a146a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1af403090034801"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b917e0bb0cd47f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cb32c7ee6a34205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1af403090034801" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5833452f8efe40dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b917e0bb0cd47f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf Zur Rose Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173492278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...222 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,485</x:t>
-[...323 lines deleted...]
-          <x:t>2,465</x:t>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>