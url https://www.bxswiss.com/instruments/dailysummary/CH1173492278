--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra136dbc1b4a146a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17c719b45ba24253" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b917e0bb0cd47f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R767dec39e2014b16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5833452f8efe40dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b917e0bb0cd47f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R597295df7175495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R767dec39e2014b16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf Zur Rose Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173492278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,495</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>2,505</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,505</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,485</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>