--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17c719b45ba24253" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f7541495dc4bea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R767dec39e2014b16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d095d6379b44c77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R597295df7175495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R767dec39e2014b16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b9fcd1f1cbb43e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d095d6379b44c77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf Zur Rose Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173492278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,485</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>2,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,475</x:t>
-[...97 lines deleted...]
-          <x:t>2,475</x:t>
+          <x:t>2,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,455</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>2,445</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,445</x:t>
-[...11 lines deleted...]
-          <x:t>2,445</x:t>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,435</x:t>
-[...124 lines deleted...]
-          <x:t>2,425</x:t>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,425</x:t>
-[...4 lines deleted...]
-          <x:t>2,435</x:t>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>