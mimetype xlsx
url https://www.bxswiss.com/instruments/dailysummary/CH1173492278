--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f7541495dc4bea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R760785fa230f426a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d095d6379b44c77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf3a3940d4f24127"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b9fcd1f1cbb43e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d095d6379b44c77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3871650e96624659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf3a3940d4f24127" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf Zur Rose Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173492278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>2,445</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>2,395</x:t>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,395</x:t>
-[...107 lines deleted...]
-          <x:t>2,415</x:t>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>