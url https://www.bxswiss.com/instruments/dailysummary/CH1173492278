--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R760785fa230f426a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R321d74a318704cf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf3a3940d4f24127"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29e2995461af4bbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3871650e96624659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf3a3940d4f24127" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcec2a8f43b9b4d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29e2995461af4bbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf Zur Rose Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173492278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,405</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,395</x:t>
-[...286 lines deleted...]
-          <x:t>2,375</x:t>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,325</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,325</x:t>
-[...269 lines deleted...]
-          <x:t>2,355</x:t>
+          <x:t>2,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>