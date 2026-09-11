--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b8944e4fd5d47ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb31c12d6c4f94e8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree5bf7aa010f4c07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reafaecd34f054bd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a91c160cff246bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree5bf7aa010f4c07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R056621c92c9042f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reafaecd34f054bd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf UniCredit SpA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173492039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,685</x:t>
-[...360 lines deleted...]
-          <x:t>19,195</x:t>
+          <x:t>19,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>