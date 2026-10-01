--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb31c12d6c4f94e8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R529e64713f0347ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reafaecd34f054bd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra52ceaf0013045fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R056621c92c9042f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reafaecd34f054bd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19bbe98fe1584f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra52ceaf0013045fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf UniCredit SpA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173492039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>19,420</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,520</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,130</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,315</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,050</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>19,615</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,570</x:t>
-[...313 lines deleted...]
-          <x:t>19,955</x:t>
+          <x:t>19,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,270</x:t>
-[...269 lines deleted...]
-          <x:t>19,550</x:t>
+          <x:t>19,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>