--- v14 (2026-10-01)
+++ v15 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R529e64713f0347ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a2631ca0534262" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra52ceaf0013045fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a0d28e42f0b4889"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19bbe98fe1584f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra52ceaf0013045fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re168a43dff654a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a0d28e42f0b4889" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf UniCredit SpA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173492039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>19,685</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,510</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>19,485</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,515</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...440 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>