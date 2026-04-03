--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba0bfc7dae24929" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6e98bebfce64da2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R933d1044dd124ef2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f67667cef374ae6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a07089fd0524df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R933d1044dd124ef2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec365f72885a4940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f67667cef374ae6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf UniCredit SpA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173492039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>