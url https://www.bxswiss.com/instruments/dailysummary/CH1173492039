--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6e98bebfce64da2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5b10ffb51a14a3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f67667cef374ae6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc388ebf56ccc4c8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec365f72885a4940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f67667cef374ae6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a1185d5a4314095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc388ebf56ccc4c8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf UniCredit SpA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173492039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>15,305</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,755</x:t>
-[...16 lines deleted...]
-          <x:t>15,055</x:t>
+          <x:t>15,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,235</x:t>
-[...598 lines deleted...]
-          <x:t>13,840</x:t>
+          <x:t>15,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>