--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5b10ffb51a14a3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac0aa017c78c4843" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc388ebf56ccc4c8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63709f73312d4feb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a1185d5a4314095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc388ebf56ccc4c8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1da9e47721d24c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63709f73312d4feb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf UniCredit SpA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173492039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,875</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>14,660</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,835</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>14,915</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,310</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>15,290</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,985</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>14,820</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>