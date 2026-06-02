--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac0aa017c78c4843" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda529a784913487e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63709f73312d4feb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cb1f3190fe64d49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1da9e47721d24c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63709f73312d4feb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f2f043b1b2b4e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cb1f3190fe64d49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf UniCredit SpA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173492039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>15,290</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,985</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>15,605</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,525</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>15,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,700</x:t>
-[...58 lines deleted...]
-          <x:t>15,850</x:t>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>