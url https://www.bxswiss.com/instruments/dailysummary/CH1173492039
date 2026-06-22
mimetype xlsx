--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda529a784913487e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c1f7de8e075474e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cb1f3190fe64d49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ccdf8defebb4462"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f2f043b1b2b4e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cb1f3190fe64d49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0964bc9fbf104cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ccdf8defebb4462" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf UniCredit SpA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173492039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>15,605</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,525</x:t>
-[...11 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>15,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,310</x:t>
-[...58 lines deleted...]
-          <x:t>15,745</x:t>
+          <x:t>16,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>16,400</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,545</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>16,540</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>