--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c1f7de8e075474e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21eca4eabb9c483d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ccdf8defebb4462"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aeca97da58a4643"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0964bc9fbf104cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ccdf8defebb4462" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5bb6f57017d4305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aeca97da58a4643" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf UniCredit SpA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173492039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>16,400</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,545</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...344 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,920</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>