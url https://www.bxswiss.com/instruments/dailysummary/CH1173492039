--- v10 (2026-07-12)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21eca4eabb9c483d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c52a53af9a4b5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aeca97da58a4643"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0be5217d44c406b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5bb6f57017d4305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aeca97da58a4643" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc069d4cb63b64a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0be5217d44c406b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf UniCredit SpA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173492039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>17,805</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...300 lines deleted...]
-          <x:t>06.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,735</x:t>
-[...117 lines deleted...]
-          <x:t>18,895</x:t>
+          <x:t>18,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>