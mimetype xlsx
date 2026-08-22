--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c52a53af9a4b5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b8944e4fd5d47ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0be5217d44c406b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree5bf7aa010f4c07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc069d4cb63b64a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0be5217d44c406b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a91c160cff246bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree5bf7aa010f4c07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf UniCredit SpA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173492039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,735</x:t>
-[...156 lines deleted...]
-          <x:t>18,635</x:t>
+          <x:t>18,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,575</x:t>
-[...355 lines deleted...]
-          <x:t>18,705</x:t>
+          <x:t>19,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>