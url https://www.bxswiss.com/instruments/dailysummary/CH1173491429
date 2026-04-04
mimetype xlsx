--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46c100ff8afe4eeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re898da17f9354466" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc954e91830ce447f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R530eb04e24ff4e32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb522e4dad3d1434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc954e91830ce447f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ce84cc47a734fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R530eb04e24ff4e32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Netflix AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173491429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,765</x:t>
-[...4 lines deleted...]
-          <x:t>5,385</x:t>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,585</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>5,515</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,895</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>06.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,145</x:t>
-        </x:is>
-[...148 lines deleted...]
-          <x:t>5,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>