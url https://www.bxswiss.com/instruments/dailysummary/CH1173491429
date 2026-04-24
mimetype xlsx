--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re898da17f9354466" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11fb86a147ff47a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R530eb04e24ff4e32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33e1dabc2ce44f43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ce84cc47a734fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R530eb04e24ff4e32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ad1094df433412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33e1dabc2ce44f43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Netflix AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173491429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,875</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>04.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,185</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>6,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,125</x:t>
-[...259 lines deleted...]
-          <x:t>5,945</x:t>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>5,565</x:t>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>26.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,795</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>5,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,905</x:t>
-[...26 lines deleted...]
-          <x:t>6,145</x:t>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>