--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11fb86a147ff47a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bfac3522103469e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33e1dabc2ce44f43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69bfa986271c42be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ad1094df433412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33e1dabc2ce44f43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R956f84842cd24d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69bfa986271c42be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Netflix AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173491429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>5,495</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,695</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>5,785</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,645</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>5,675</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,655</x:t>
-[...512 lines deleted...]
-          <x:t>5,685</x:t>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>