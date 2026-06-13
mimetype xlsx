--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bfac3522103469e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb55d2136bee4273" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69bfa986271c42be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56774672073d464e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R956f84842cd24d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69bfa986271c42be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R914587cb230442ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56774672073d464e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Netflix AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173491429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,635</x:t>
-[...107 lines deleted...]
-          <x:t>5,545</x:t>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>5,285</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,215</x:t>
-[...119 lines deleted...]
-          <x:t>5,215</x:t>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,125</x:t>
-[...4 lines deleted...]
-          <x:t>5,185</x:t>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>