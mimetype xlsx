--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb55d2136bee4273" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ed0c6f8655944b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56774672073d464e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce14d4c739564eb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R914587cb230442ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56774672073d464e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34fc8d75149f437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce14d4c739564eb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Netflix AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173491429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...441 lines deleted...]
-          <x:t>4,945</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,845</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>4,745</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>