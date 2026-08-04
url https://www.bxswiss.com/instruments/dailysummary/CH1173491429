--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ed0c6f8655944b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf027f1fcefb3463f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce14d4c739564eb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5323447e02024bf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34fc8d75149f437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce14d4c739564eb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5d89763681c4a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5323447e02024bf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Netflix AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173491429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,585</x:t>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,525</x:t>
-[...70 lines deleted...]
-          <x:t>4,575</x:t>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>23.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,205</x:t>
-        </x:is>
-[...418 lines deleted...]
-          <x:t>4,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>