--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf027f1fcefb3463f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21c9d6db35444f62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5323447e02024bf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35d5ed1eead44670"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5d89763681c4a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5323447e02024bf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3d91b2c99c64ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35d5ed1eead44670" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Netflix AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173491429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,525</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,515</x:t>
-[...6 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,405</x:t>
-[...11 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,595</x:t>
+          <x:t>4,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,505</x:t>
-[...512 lines deleted...]
-          <x:t>4,205</x:t>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>