--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21c9d6db35444f62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2703f341fe94a94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35d5ed1eead44670"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7e86eb56ddb4fb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3d91b2c99c64ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35d5ed1eead44670" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e1793f6f520417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7e86eb56ddb4fb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Netflix AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173491429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>4,265</x:t>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,235</x:t>
-[...16 lines deleted...]
-          <x:t>4,305</x:t>
+          <x:t>4,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,195</x:t>
-[...65 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,475</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,395</x:t>
-[...11 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,375</x:t>
-[...85 lines deleted...]
-          <x:t>4,455</x:t>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>4,715</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>