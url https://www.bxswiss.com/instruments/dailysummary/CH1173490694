--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf551de79554e4179" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R920dfbb7296a4f6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e8cb22629914c17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R384ad71c62404d38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14da98efa11d4755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e8cb22629914c17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08efbfcbdfa24c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R384ad71c62404d38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Société Générale SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173490694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>5,295</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,100</x:t>
-[...60 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,815</x:t>
-[...377 lines deleted...]
-          <x:t>4,735</x:t>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,530</x:t>
-[...43 lines deleted...]
-          <x:t>4,785</x:t>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,700</x:t>
-[...80 lines deleted...]
-          <x:t>4,310</x:t>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>