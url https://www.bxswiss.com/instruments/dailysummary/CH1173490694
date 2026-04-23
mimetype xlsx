--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R920dfbb7296a4f6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9ff751ea3b645fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R384ad71c62404d38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5df84094ee74268"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08efbfcbdfa24c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R384ad71c62404d38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41e01edb2eb34f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5df84094ee74268" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Société Générale SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173490694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,785</x:t>
-[...625 lines deleted...]
-          <x:t>4,380</x:t>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>