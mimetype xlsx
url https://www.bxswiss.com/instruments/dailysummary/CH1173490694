--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9ff751ea3b645fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re14827c8e72743ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5df84094ee74268"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d928374567741cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41e01edb2eb34f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5df84094ee74268" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21a4c3c12d904b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d928374567741cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Société Générale SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173490694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,495</x:t>
-[...139 lines deleted...]
-          <x:t>4,265</x:t>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,560</x:t>
-        </x:is>
-[...376 lines deleted...]
-          <x:t>4,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>