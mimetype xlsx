--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re14827c8e72743ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2620d9a84ac842f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d928374567741cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0df3db2ca93421e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21a4c3c12d904b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d928374567741cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4800c9f2e5db4fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0df3db2ca93421e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Société Générale SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173490694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,985</x:t>
-[...80 lines deleted...]
-          <x:t>5,205</x:t>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,120</x:t>
-[...146 lines deleted...]
-          <x:t>4,825</x:t>
+          <x:t>5,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,745</x:t>
-[...328 lines deleted...]
-          <x:t>4,560</x:t>
+          <x:t>5,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>