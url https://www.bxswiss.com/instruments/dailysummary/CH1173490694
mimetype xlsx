--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2620d9a84ac842f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R128b30e27e144256" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0df3db2ca93421e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51db789f415c4f9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4800c9f2e5db4fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0df3db2ca93421e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75f4651c21eb45dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51db789f415c4f9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Société Générale SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173490694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>4,685</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,655</x:t>
-[...21 lines deleted...]
-          <x:t>5,005</x:t>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,880</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-          <x:t>26.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,055</x:t>
-[...144 lines deleted...]
-          <x:t>5,010</x:t>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>