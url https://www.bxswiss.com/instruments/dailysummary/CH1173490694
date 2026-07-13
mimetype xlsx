--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R128b30e27e144256" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cb5d100eb6a4579" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51db789f415c4f9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12dced3b2e844f44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75f4651c21eb45dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51db789f415c4f9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdefe98015d174a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12dced3b2e844f44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Société Générale SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173490694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,055</x:t>
-[...102 lines deleted...]
-          <x:t>5,025</x:t>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,925</x:t>
-[...409 lines deleted...]
-          <x:t>5,815</x:t>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>