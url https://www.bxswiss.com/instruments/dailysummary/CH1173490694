--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cb5d100eb6a4579" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7329d5295bbe4882" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12dced3b2e844f44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeb196c421154ea6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdefe98015d174a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12dced3b2e844f44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd94aa37748e94c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeb196c421154ea6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Société Générale SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173490694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,525</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>5,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,720</x:t>
-[...222 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,665</x:t>
-[...198 lines deleted...]
-          <x:t>5,360</x:t>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>