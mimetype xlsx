--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7329d5295bbe4882" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5718dcfb37154597" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeb196c421154ea6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a457b0c53394ad7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd94aa37748e94c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeb196c421154ea6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab58893ae27f40e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a457b0c53394ad7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Société Générale SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173490694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,495</x:t>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,610</x:t>
-        </x:is>
-[...592 lines deleted...]
-          <x:t>6,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>