--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5718dcfb37154597" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R053e497fc790431f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a457b0c53394ad7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c27e1ba50ea44ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab58893ae27f40e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a457b0c53394ad7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba7f90f4828649a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c27e1ba50ea44ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Société Générale SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173490694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,465</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,465</x:t>
-[...48 lines deleted...]
-          <x:t>5,765</x:t>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,510</x:t>
-[...6 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,685</x:t>
-[...549 lines deleted...]
-          <x:t>5,610</x:t>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>