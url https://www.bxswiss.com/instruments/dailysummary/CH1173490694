--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R053e497fc790431f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99379bb8e829475e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c27e1ba50ea44ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1215cfbbf9aa4dc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba7f90f4828649a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c27e1ba50ea44ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3de84945792d4402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1215cfbbf9aa4dc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Société Générale SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173490694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,665</x:t>
-[...151 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,395</x:t>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,320</x:t>
-[...11 lines deleted...]
-          <x:t>5,295</x:t>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,235</x:t>
-[...193 lines deleted...]
-          <x:t>5,470</x:t>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>