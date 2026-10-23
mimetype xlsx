--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99379bb8e829475e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87640a17e8954879" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1215cfbbf9aa4dc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cc2e81ae1e84745"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3de84945792d4402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1215cfbbf9aa4dc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37fbd024a96b4086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cc2e81ae1e84745" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Société Générale SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173490694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,395</x:t>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,320</x:t>
-[...11 lines deleted...]
-          <x:t>5,295</x:t>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,235</x:t>
-[...264 lines deleted...]
-          <x:t>5,405</x:t>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,360</x:t>
-[...183 lines deleted...]
-          <x:t>5,045</x:t>
+          <x:t>5,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.09.2026</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>