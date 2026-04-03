--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7bb62e44a2a4a36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2af46459f198489e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re799cabf1bc64df3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf31c370152724c4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d75f862c8994517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re799cabf1bc64df3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf13109764e514247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf31c370152724c4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Commerzbank AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173490280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>6,735</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,200</x:t>
-[...6 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,375</x:t>
-[...318 lines deleted...]
-          <x:t>6,045</x:t>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,935</x:t>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,155</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...140 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,925</x:t>
-[...36 lines deleted...]
-          <x:t>5,570</x:t>
+          <x:t>6,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>