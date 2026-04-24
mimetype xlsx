--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2af46459f198489e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7c5934870d444a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf31c370152724c4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7661b8740c014404"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf13109764e514247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf31c370152724c4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21c84bf05bdb4140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7661b8740c014404" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Commerzbank AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173490280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>6,045</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,935</x:t>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,155</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...140 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,925</x:t>
-[...259 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,225</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>6,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,055</x:t>
-[...134 lines deleted...]
-          <x:t>6,070</x:t>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>