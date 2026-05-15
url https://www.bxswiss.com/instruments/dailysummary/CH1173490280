--- v6 (2026-04-24)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7c5934870d444a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc8b76f0a65467e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7661b8740c014404"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reafd48dcc18f41d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21c84bf05bdb4140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7661b8740c014404" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbea48e99b4d14090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reafd48dcc18f41d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Commerzbank AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173490280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,865</x:t>
-[...102 lines deleted...]
-          <x:t>6,855</x:t>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,765</x:t>
-[...193 lines deleted...]
-          <x:t>6,750</x:t>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>