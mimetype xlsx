--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc8b76f0a65467e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f8b58da0d704471" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reafd48dcc18f41d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81d250606fb14d01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbea48e99b4d14090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reafd48dcc18f41d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R424515340f104841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81d250606fb14d01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Commerzbank AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173490280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>6,755</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,730</x:t>
-[...11 lines deleted...]
-          <x:t>6,855</x:t>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,765</x:t>
-[...124 lines deleted...]
-          <x:t>7,275</x:t>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,085</x:t>
-[...286 lines deleted...]
-          <x:t>7,255</x:t>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,255</x:t>
-[...16 lines deleted...]
-          <x:t>7,185</x:t>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,915</x:t>
-[...85 lines deleted...]
-          <x:t>7,090</x:t>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>