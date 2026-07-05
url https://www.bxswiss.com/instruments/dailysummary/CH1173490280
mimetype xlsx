--- v8 (2026-06-05)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f8b58da0d704471" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b5db21ffa6e4644" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81d250606fb14d01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re36b5b0ac07643c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R424515340f104841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81d250606fb14d01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e77a388b32448e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re36b5b0ac07643c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Commerzbank AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173490280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>7,055</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,025</x:t>
-[...16 lines deleted...]
-          <x:t>7,255</x:t>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,255</x:t>
-[...232 lines deleted...]
-          <x:t>7,105</x:t>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>21.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,345</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>7,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,425</x:t>
-[...70 lines deleted...]
-          <x:t>7,475</x:t>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,445</x:t>
-[...38 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,715</x:t>
-[...63 lines deleted...]
-          <x:t>7,480</x:t>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>