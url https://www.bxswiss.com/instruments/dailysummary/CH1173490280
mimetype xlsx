--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b5db21ffa6e4644" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4582ad1b6e764592" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re36b5b0ac07643c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b3e8152c08b4ead"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e77a388b32448e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re36b5b0ac07643c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9a9bb4b60e6485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b3e8152c08b4ead" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Commerzbank AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173490280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,545</x:t>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,420</x:t>
-[...303 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,015</x:t>
-[...97 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,710</x:t>
-[...171 lines deleted...]
-          <x:t>7,710</x:t>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>