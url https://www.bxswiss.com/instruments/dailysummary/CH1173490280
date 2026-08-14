--- v10 (2026-07-25)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4582ad1b6e764592" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R384f73232c024f2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b3e8152c08b4ead"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R338e012e30e041d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9a9bb4b60e6485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b3e8152c08b4ead" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R968ed2aa545e4fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R338e012e30e041d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Commerzbank AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173490280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>7,825</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>7,765</x:t>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,615</x:t>
-[...367 lines deleted...]
-          <x:t>7,905</x:t>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,905</x:t>
-[...220 lines deleted...]
-          <x:t>7,580</x:t>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>