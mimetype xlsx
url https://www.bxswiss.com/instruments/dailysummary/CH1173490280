--- v11 (2026-08-14)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R384f73232c024f2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f660df0e2cb4830" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R338e012e30e041d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07d33fe28b9e4d6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R968ed2aa545e4fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R338e012e30e041d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4cba2a52ea54be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07d33fe28b9e4d6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Commerzbank AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173490280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>7,905</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,905</x:t>
-[...11 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,005</x:t>
-[...345 lines deleted...]
-          <x:t>7,835</x:t>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,835</x:t>
-[...16 lines deleted...]
-          <x:t>8,055</x:t>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,025</x:t>
-[...43 lines deleted...]
-          <x:t>8,025</x:t>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,965</x:t>
-[...16 lines deleted...]
-          <x:t>8,065</x:t>
+          <x:t>8,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,035</x:t>
-[...65 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,265</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>8,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...19 lines deleted...]
-          <x:t>8,340</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>