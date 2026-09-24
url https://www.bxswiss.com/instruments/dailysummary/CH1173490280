--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f660df0e2cb4830" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e190c72c1f24c49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07d33fe28b9e4d6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b6387fe4a3f495d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4cba2a52ea54be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07d33fe28b9e4d6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R666f960139af45e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b6387fe4a3f495d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Commerzbank AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173490280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>8,055</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,025</x:t>
-[...43 lines deleted...]
-          <x:t>8,025</x:t>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,965</x:t>
-[...16 lines deleted...]
-          <x:t>8,065</x:t>
+          <x:t>8,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,035</x:t>
-[...65 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,265</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>8,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>8,315</x:t>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,285</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>8,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,625</x:t>
-[...43 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,505</x:t>
-[...70 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,495</x:t>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>