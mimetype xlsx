--- v13 (2026-09-24)
+++ v14 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e190c72c1f24c49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71dbab8dd5074930" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b6387fe4a3f495d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd81be6d8e51c4d2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R666f960139af45e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b6387fe4a3f495d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf1bb6ea3c1c4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd81be6d8e51c4d2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Commerzbank AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173490280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,250</x:t>
-[...593 lines deleted...]
-          <x:t>8,770</x:t>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>