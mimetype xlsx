--- v14 (2026-10-16)
+++ v15 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71dbab8dd5074930" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb00bc991fd8a437c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd81be6d8e51c4d2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c6f1d2cbf7e42ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf1bb6ea3c1c4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd81be6d8e51c4d2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R154626875353412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c6f1d2cbf7e42ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Commerzbank AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173490280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...360 lines deleted...]
-          <x:t>8,515</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,160</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>8,115</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,035</x:t>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,160</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>7,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>