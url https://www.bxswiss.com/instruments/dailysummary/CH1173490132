--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e73daba980441b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc94c0aa04bfe4f04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cef28dd9cd84755"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c51300ebcd6456f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a0e6ec6b1144f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cef28dd9cd84755" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd7bd069b2be442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c51300ebcd6456f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Bayerische Motoren Werke AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173490132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>