--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc94c0aa04bfe4f04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dd8259774fb4591" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c51300ebcd6456f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97663296029b43d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd7bd069b2be442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c51300ebcd6456f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84fca243428949d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97663296029b43d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Bayerische Motoren Werke AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173490132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,125</x:t>
-[...16 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,005</x:t>
-[...16 lines deleted...]
-          <x:t>1,025</x:t>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,980</x:t>
-[...60 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,975</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>0,970</x:t>
-        </x:is>
-[...376 lines deleted...]
-          <x:t>0,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>