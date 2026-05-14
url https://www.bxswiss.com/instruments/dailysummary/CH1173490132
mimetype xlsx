--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dd8259774fb4591" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b42443a7af64b8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97663296029b43d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9dd4e8218f04079"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84fca243428949d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97663296029b43d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R370bf6edab2c4fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9dd4e8218f04079" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Bayerische Motoren Werke AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173490132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,715</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,705</x:t>
-[...21 lines deleted...]
-          <x:t>0,875</x:t>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,860</x:t>
-[...11 lines deleted...]
-          <x:t>0,895</x:t>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,875</x:t>
-[...372 lines deleted...]
-          <x:t>1,025</x:t>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,980</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,090</x:t>
-[...107 lines deleted...]
-          <x:t>0,970</x:t>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>