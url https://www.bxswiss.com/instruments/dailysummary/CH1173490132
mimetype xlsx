--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b42443a7af64b8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra254ec2ef0344e0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9dd4e8218f04079"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1826df31ee84a9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R370bf6edab2c4fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9dd4e8218f04079" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcad8c4ccf224a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1826df31ee84a9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Bayerische Motoren Werke AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173490132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,055</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,020</x:t>
-[...16 lines deleted...]
-          <x:t>1,025</x:t>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,980</x:t>
-[...16 lines deleted...]
-          <x:t>1,095</x:t>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,090</x:t>
-[...97 lines deleted...]
-          <x:t>0,995</x:t>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,970</x:t>
-[...16 lines deleted...]
-          <x:t>0,965</x:t>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,900</x:t>
-[...70 lines deleted...]
-          <x:t>0,925</x:t>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,850</x:t>
-[...16 lines deleted...]
-          <x:t>0,855</x:t>
+          <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,840</x:t>
-[...215 lines deleted...]
-          <x:t>0,940</x:t>
+          <x:t>0,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>