--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra254ec2ef0344e0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R285016eacc8243f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1826df31ee84a9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re27684fdb78341de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcad8c4ccf224a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1826df31ee84a9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b61ebe696904196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re27684fdb78341de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Bayerische Motoren Werke AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173490132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,825</x:t>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,820</x:t>
-[...512 lines deleted...]
-          <x:t>0,790</x:t>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>