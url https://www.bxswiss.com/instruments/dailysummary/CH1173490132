--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R285016eacc8243f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd263767293a84094" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re27684fdb78341de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30cb34c25b9243af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b61ebe696904196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re27684fdb78341de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36d7f4e8b375433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30cb34c25b9243af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Bayerische Motoren Werke AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173490132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,695</x:t>
-[...43 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>11.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,525</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>