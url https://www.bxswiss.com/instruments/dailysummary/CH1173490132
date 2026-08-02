--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd263767293a84094" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b84422244694db1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30cb34c25b9243af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05dec3debf324a3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36d7f4e8b375433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30cb34c25b9243af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb1aca80816347b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05dec3debf324a3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Bayerische Motoren Werke AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173490132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,455</x:t>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,400</x:t>
-[...16 lines deleted...]
-          <x:t>0,395</x:t>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,300</x:t>
-[...6 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,320</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>0,240</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>