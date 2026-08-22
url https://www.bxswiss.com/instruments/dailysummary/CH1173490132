--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b84422244694db1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ec7d5fbdf3a476e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05dec3debf324a3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4880ed53fce8473b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb1aca80816347b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05dec3debf324a3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63f3c6c95fc14f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4880ed53fce8473b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Bayerische Motoren Werke AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173490132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,205</x:t>
-[...11 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...21 lines deleted...]
-          <x:t>0,355</x:t>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,330</x:t>
-[...70 lines deleted...]
-          <x:t>0,305</x:t>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,260</x:t>
-        </x:is>
-[...457 lines deleted...]
-          <x:t>0,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>