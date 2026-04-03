--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf1e91d973184bac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f510240a7704d0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R879f1a079240421b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f20b3849b854d14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45e90f7ac89846fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R879f1a079240421b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7a964a0b45a468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f20b3849b854d14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf Zur Rose Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173489126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...220 lines deleted...]
-          <x:t>2,275</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,275</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>2,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,275</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,295</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>2,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>25.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,285</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>2,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,295</x:t>
         </x:is>
       </x:c>
@@ -786,36 +408,414 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>