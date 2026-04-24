--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f510240a7704d0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd954b95230a2411b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f20b3849b854d14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56094baccae14546"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7a964a0b45a468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f20b3849b854d14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f0c63ee2c6d4049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56094baccae14546" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf Zur Rose Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173489126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,295</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>2,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,295</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,295</x:t>
-[...566 lines deleted...]
-          <x:t>2,305</x:t>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>