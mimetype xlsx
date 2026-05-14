--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd954b95230a2411b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd02d9381e11f4fce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56094baccae14546"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red5e64a9f56c4328"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f0c63ee2c6d4049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56094baccae14546" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c8630fdb2014aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red5e64a9f56c4328" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf Zur Rose Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173489126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>2,295</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,295</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>2,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,285</x:t>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,285</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>2,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,285</x:t>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,285</x:t>
-[...6 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>2,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,275</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,275</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,265</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>2,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,245</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>