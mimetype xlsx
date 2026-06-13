--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd02d9381e11f4fce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5819bb88ef954715" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red5e64a9f56c4328"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd82ef0887f84d42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c8630fdb2014aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red5e64a9f56c4328" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e6a984a37b24574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd82ef0887f84d42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf Zur Rose Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173489126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...441 lines deleted...]
-          <x:t>2,205</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>