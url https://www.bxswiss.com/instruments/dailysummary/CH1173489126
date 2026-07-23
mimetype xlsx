--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5819bb88ef954715" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe992c8a36c54b3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd82ef0887f84d42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45efdd50817c4ce9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e6a984a37b24574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd82ef0887f84d42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f44979de4264cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45efdd50817c4ce9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf Zur Rose Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173489126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,215</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,205</x:t>
-[...286 lines deleted...]
-          <x:t>2,215</x:t>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,205</x:t>
-[...269 lines deleted...]
-          <x:t>2,165</x:t>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>