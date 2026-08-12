--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe992c8a36c54b3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8042620d5337499c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45efdd50817c4ce9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaedf2dd45c04179"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f44979de4264cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45efdd50817c4ce9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec680380d1084813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaedf2dd45c04179" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf Zur Rose Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173489126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>2,135</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,115</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>2,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,075</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>