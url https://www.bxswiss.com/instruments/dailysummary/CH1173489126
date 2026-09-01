--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8042620d5337499c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb408c1f9e8cb4079" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaedf2dd45c04179"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree6af23d97ba4675"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec680380d1084813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaedf2dd45c04179" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra09fc8ccd6324b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree6af23d97ba4675" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf Zur Rose Group AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1173489126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,075</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>2,095</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,045</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>2,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,045</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>2,025</x:t>
-        </x:is>
-[...381 lines deleted...]
-          <x:t>2,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>