--- v12 (2026-08-27)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc243492a52d84908" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6adf716244fc4bf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e4df77c07c3475e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f5404e83a99478a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R635fc9466f154b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e4df77c07c3475e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R606f495050f846a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f5404e83a99478a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on BX Swiss Morningcall Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>132,690</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,530</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>30.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>134,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>137,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,770</x:t>
-[...517 lines deleted...]
-          <x:t>138,710</x:t>
+          <x:t>139,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>