--- v13 (2026-10-05)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6adf716244fc4bf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cfb921ff15746fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f5404e83a99478a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18d202eabcd94634"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R606f495050f846a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f5404e83a99478a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfda9eb7c7ecc4106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18d202eabcd94634" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on BX Swiss Morningcall Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>133,590</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,650</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>134,070</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>129,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,190</x:t>
-[...328 lines deleted...]
-          <x:t>138,830</x:t>
+          <x:t>131,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>