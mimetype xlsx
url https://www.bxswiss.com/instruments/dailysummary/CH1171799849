--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f49e1983e44e6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a11d2128aff4bb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R651e281af4de4f8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10aa270e5bf04f53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R794f933464a84af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R651e281af4de4f8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33c718f8ab40403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10aa270e5bf04f53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on BX Swiss Morningcall Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>