--- v6 (2026-04-04)
+++ v7 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a11d2128aff4bb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4146d02f568e4f6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10aa270e5bf04f53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61f0b662ec6947f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33c718f8ab40403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10aa270e5bf04f53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7199bc6b503a4e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61f0b662ec6947f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on BX Swiss Morningcall Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...409 lines deleted...]
-          <x:t>121,230</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,010</x:t>
-[...16 lines deleted...]
-          <x:t>124,190</x:t>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,490</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>122,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>