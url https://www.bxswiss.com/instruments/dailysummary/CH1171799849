--- v7 (2026-04-28)
+++ v8 (2026-05-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4146d02f568e4f6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0589745c7f5847f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61f0b662ec6947f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e55776ba339464f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7199bc6b503a4e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61f0b662ec6947f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd7ff059705e49f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e55776ba339464f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on BX Swiss Morningcall Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>134,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>133,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,830</x:t>
-[...38 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>133,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>133,530</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,470</x:t>
-[...6 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>134,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,210</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>133,510</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,430</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>134,050</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>