--- v8 (2026-05-19)
+++ v9 (2026-06-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0589745c7f5847f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8521986fcbc4f2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e55776ba339464f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf59aeb0da20f458d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd7ff059705e49f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e55776ba339464f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f199bbdf734cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf59aeb0da20f458d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on BX Swiss Morningcall Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>133,810</x:t>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>135,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>133,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,350</x:t>
-[...6 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>133,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,550</x:t>
-[...345 lines deleted...]
-          <x:t>135,430</x:t>
+          <x:t>136,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,570</x:t>
-[...85 lines deleted...]
-          <x:t>133,650</x:t>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>