--- v9 (2026-06-08)
+++ v10 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8521986fcbc4f2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc5b30b7d374c5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf59aeb0da20f458d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0353ab6678e04f53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f199bbdf734cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf59aeb0da20f458d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93666022af174b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0353ab6678e04f53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on BX Swiss Morningcall Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>