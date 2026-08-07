--- v10 (2026-06-28)
+++ v11 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc5b30b7d374c5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1af9dd7aa0294708" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0353ab6678e04f53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9977bc561a7743a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93666022af174b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0353ab6678e04f53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43fa3b5cf6e54a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9977bc561a7743a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on BX Swiss Morningcall Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>138,150</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>144,990</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,950</x:t>
-        </x:is>
-[...462 lines deleted...]
-          <x:t>151,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>