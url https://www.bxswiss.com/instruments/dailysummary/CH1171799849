--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1af9dd7aa0294708" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc243492a52d84908" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9977bc561a7743a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e4df77c07c3475e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43fa3b5cf6e54a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9977bc561a7743a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R635fc9466f154b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e4df77c07c3475e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on BX Swiss Morningcall Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,690</x:t>
-[...468 lines deleted...]
-          <x:t>142,950</x:t>
+          <x:t>144,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>