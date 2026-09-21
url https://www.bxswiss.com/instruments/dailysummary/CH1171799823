--- v12 (2026-08-22)
+++ v13 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7d05a7ee36a424c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2e7f3d3636c4eff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raebf20ed6c2f4dfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97bf7ee4fd0e400e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6bd51ce6b994da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raebf20ed6c2f4dfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48e14eb84f2a4366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97bf7ee4fd0e400e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Bitcoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>