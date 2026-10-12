--- v13 (2026-09-21)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2e7f3d3636c4eff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7328f7a420db4317" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97bf7ee4fd0e400e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re506c4691932482f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48e14eb84f2a4366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97bf7ee4fd0e400e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d041f9814404486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re506c4691932482f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Bitcoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>61,970</x:t>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,660</x:t>
-[...43 lines deleted...]
-          <x:t>61,335</x:t>
+          <x:t>60,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,785</x:t>
-[...11 lines deleted...]
-          <x:t>60,685</x:t>
+          <x:t>62,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,820</x:t>
-[...134 lines deleted...]
-          <x:t>60,715</x:t>
+          <x:t>60,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,095</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>