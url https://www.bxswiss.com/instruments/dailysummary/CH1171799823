--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7328f7a420db4317" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d9cdb746b104b1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re506c4691932482f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30c615d89b914c25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d041f9814404486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re506c4691932482f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac98a508c7c14be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30c615d89b914c25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Bitcoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>61,425</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,060</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>21.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,070</x:t>
-[...387 lines deleted...]
-          <x:t>66,150</x:t>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>