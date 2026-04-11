--- v5 (2026-03-20)
+++ v6 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eff4cb8d82f4e66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f4fb2e6e634554" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ea8b37398b74d6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5f6e743adaa4ee7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0925521181fd4e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ea8b37398b74d6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3aa0e2898d0487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5f6e743adaa4ee7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Bitcoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>