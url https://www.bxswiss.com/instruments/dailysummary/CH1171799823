--- v6 (2026-04-11)
+++ v7 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f4fb2e6e634554" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ec46e982019436b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5f6e743adaa4ee7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9540e4a21fb24026"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3aa0e2898d0487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5f6e743adaa4ee7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1a3e5d4a94645c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9540e4a21fb24026" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Bitcoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>55,930</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,525</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>55,570</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>