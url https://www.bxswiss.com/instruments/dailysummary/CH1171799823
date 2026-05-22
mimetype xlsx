--- v7 (2026-05-02)
+++ v8 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ec46e982019436b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9349aa6ec6974e3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9540e4a21fb24026"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fe38020f8a34154"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1a3e5d4a94645c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9540e4a21fb24026" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R554fbd2d12234a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fe38020f8a34154" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Bitcoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>