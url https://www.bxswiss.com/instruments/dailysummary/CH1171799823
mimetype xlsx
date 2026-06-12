--- v8 (2026-05-22)
+++ v9 (2026-06-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9349aa6ec6974e3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re29e4b14d2d84661" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fe38020f8a34154"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f0fecce8f6d4769"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R554fbd2d12234a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fe38020f8a34154" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea4d57ba73db4526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f0fecce8f6d4769" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Bitcoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>80,000</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,120</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>58,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>