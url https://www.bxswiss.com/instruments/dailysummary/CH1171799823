--- v9 (2026-06-12)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re29e4b14d2d84661" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb09008d88aa64dae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f0fecce8f6d4769"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc4e59841f864b68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea4d57ba73db4526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f0fecce8f6d4769" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0e6d2bdb6754176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc4e59841f864b68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Bitcoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>