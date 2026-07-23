--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb09008d88aa64dae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f5dbe790d4149af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc4e59841f864b68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4eb3eafda214f83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0e6d2bdb6754176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc4e59841f864b68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18f84eacc5454ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4eb3eafda214f83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Bitcoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>51,125</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>04.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>49,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>49,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,325</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>49,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>47,770</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>