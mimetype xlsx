--- v11 (2026-07-23)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f5dbe790d4149af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7d05a7ee36a424c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4eb3eafda214f83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raebf20ed6c2f4dfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18f84eacc5454ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4eb3eafda214f83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6bd51ce6b994da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raebf20ed6c2f4dfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Bitcoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>48,895</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,085</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>49,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,700</x:t>
-[...58 lines deleted...]
-          <x:t>51,780</x:t>
+          <x:t>50,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>