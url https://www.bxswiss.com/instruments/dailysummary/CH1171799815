--- v11 (2026-08-21)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d34b8d4508543a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5fb2b3f21a542bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d74f3e9ae0345cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f29fef0c80c4023"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R415cb59da63f4d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d74f3e9ae0345cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redb932e12a994dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f29fef0c80c4023" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Ripple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>