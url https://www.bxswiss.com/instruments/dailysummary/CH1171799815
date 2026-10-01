--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5fb2b3f21a542bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc01b5a66b180444b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f29fef0c80c4023"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R779a6bad229f48fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redb932e12a994dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f29fef0c80c4023" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61ee011c45cf4f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R779a6bad229f48fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Ripple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>11,850</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,820</x:t>
-[...33 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,195</x:t>
-[...205 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>10,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,035</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>10,615</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>