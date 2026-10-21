--- v13 (2026-10-01)
+++ v14 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc01b5a66b180444b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R739bea7853f9409b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R779a6bad229f48fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R094ac080dc90462b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61ee011c45cf4f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R779a6bad229f48fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff877f7bef34f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R094ac080dc90462b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Ripple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,805</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>10,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>10,855</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,755</x:t>
-[...280 lines deleted...]
-        <x:is>
           <x:t>10,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,260</x:t>
-[...279 lines deleted...]
-          <x:t>12,030</x:t>
+          <x:t>10,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>