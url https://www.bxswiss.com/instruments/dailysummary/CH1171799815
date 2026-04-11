--- v4 (2026-03-20)
+++ v5 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf70693c34c504b08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49e5efc7843b4bb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re867202ab74345c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f956b342055428a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d0ce07b865a4100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re867202ab74345c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R081b3c25dadd4447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f956b342055428a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Ripple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,055</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>11,215</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,985</x:t>
-[...16 lines deleted...]
-          <x:t>10,765</x:t>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>10,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>10,795</x:t>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,725</x:t>
-[...6 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,390</x:t>
-        </x:is>
-[...364 lines deleted...]
-          <x:t>11,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>