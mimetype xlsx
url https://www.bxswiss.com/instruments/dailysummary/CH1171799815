--- v5 (2026-04-11)
+++ v6 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49e5efc7843b4bb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fd6d73d343b4fb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f956b342055428a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec051317233543b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R081b3c25dadd4447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f956b342055428a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R964c9e35c23d4f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec051317233543b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Ripple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,440</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,515</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>10,400</x:t>
-        </x:is>
-[...192 lines deleted...]
-          <x:t>10,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>