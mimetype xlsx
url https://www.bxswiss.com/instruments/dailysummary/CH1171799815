--- v6 (2026-05-02)
+++ v7 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fd6d73d343b4fb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R691e4fd4453e4618" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec051317233543b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c43454720f442ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R964c9e35c23d4f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec051317233543b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2336cec77da547e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c43454720f442ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Ripple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,400</x:t>
-[...549 lines deleted...]
-          <x:t>10,400</x:t>
+          <x:t>10,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>