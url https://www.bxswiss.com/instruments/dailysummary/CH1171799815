--- v7 (2026-05-22)
+++ v8 (2026-06-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R691e4fd4453e4618" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8dcbbc9b5d44b5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c43454720f442ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd317eed6a8dd49ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2336cec77da547e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c43454720f442ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45ad633dba6c4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd317eed6a8dd49ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Ripple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>10,885</x:t>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,805</x:t>
-[...11 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,115</x:t>
-[...53 lines deleted...]
-          <x:t>11,025</x:t>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,975</x:t>
-[...21 lines deleted...]
-          <x:t>10,565</x:t>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,585</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>10,785</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,490</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>10,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,390</x:t>
-[...129 lines deleted...]
-          <x:t>10,555</x:t>
+          <x:t>10,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>10,350</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,440</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>