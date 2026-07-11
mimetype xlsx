--- v8 (2026-06-12)
+++ v9 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8dcbbc9b5d44b5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re739dad80ffc4f31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd317eed6a8dd49ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1d81abd7782479f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45ad633dba6c4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd317eed6a8dd49ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19e9339aa00c4d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1d81abd7782479f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Ripple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...458 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,135</x:t>
-[...4 lines deleted...]
-          <x:t>8,765</x:t>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,985</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,555</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>10.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,795</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>8,645</x:t>
-        </x:is>
-[...13 lines deleted...]
-          <x:t>8,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>