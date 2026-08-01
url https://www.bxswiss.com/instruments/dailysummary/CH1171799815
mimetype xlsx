--- v9 (2026-07-11)
+++ v10 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re739dad80ffc4f31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a35c66fbd14a2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1d81abd7782479f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d24096501c24240"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19e9339aa00c4d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1d81abd7782479f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b80ebac0bd74165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d24096501c24240" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Ripple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,095</x:t>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,795</x:t>
-[...6 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,795</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>8,645</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>24.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,685</x:t>
-[...151 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,665</x:t>
-[...171 lines deleted...]
-          <x:t>8,645</x:t>
+          <x:t>8,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>