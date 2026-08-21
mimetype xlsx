--- v10 (2026-08-01)
+++ v11 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a35c66fbd14a2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d34b8d4508543a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d24096501c24240"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d74f3e9ae0345cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b80ebac0bd74165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d24096501c24240" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R415cb59da63f4d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d74f3e9ae0345cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Ripple</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>8,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,080</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>09.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,625</x:t>
-[...441 lines deleted...]
-          <x:t>8,320</x:t>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>