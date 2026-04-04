--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15d2b0499b6b4abe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f0b88bbc7a74ee0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbc225952f124527"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7dcb0a62e314500"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra90dd145a20946fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbc225952f124527" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44e738729af64048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7dcb0a62e314500" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Ethereum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>9,500</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,825</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,365</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>15,345</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,525</x:t>
-[...16 lines deleted...]
-          <x:t>14,715</x:t>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,625</x:t>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>7,500</x:t>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,460</x:t>
+          <x:t>16,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,840</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>16,000</x:t>
-        </x:is>
-[...35 lines deleted...]
-          <x:t>16,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>