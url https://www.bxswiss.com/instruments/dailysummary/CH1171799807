--- v6 (2026-04-04)
+++ v7 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f0b88bbc7a74ee0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ceccb9a000a4072" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7dcb0a62e314500"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ae66eb986304e31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44e738729af64048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7dcb0a62e314500" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeb90bddd282458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ae66eb986304e31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Ethereum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>7,500</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>7,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>17,670</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...316 lines deleted...]
-          <x:t>16,000</x:t>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>