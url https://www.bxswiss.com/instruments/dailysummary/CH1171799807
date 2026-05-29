--- v7 (2026-05-09)
+++ v8 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ceccb9a000a4072" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec29166cf08c4a87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ae66eb986304e31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0885ceb91714359"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeb90bddd282458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ae66eb986304e31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa5d92bfae6a4f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0885ceb91714359" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Ethereum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>16,855</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>17,215</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>