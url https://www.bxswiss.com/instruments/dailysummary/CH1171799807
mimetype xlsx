--- v8 (2026-05-29)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec29166cf08c4a87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e00d077e51d467a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0885ceb91714359"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf89df35767f4db3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa5d92bfae6a4f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0885ceb91714359" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a5262031ddb44d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf89df35767f4db3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Ethereum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...404 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,380</x:t>
-[...97 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>15,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,020</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,830</x:t>
@@ -737,31 +224,598 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>