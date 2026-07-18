--- v9 (2026-06-27)
+++ v10 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e00d077e51d467a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R879363c37dd4478f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf89df35767f4db3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd8c2b0bf0c04e3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a5262031ddb44d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf89df35767f4db3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60fab7762d7040c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd8c2b0bf0c04e3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Ethereum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>12,975</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,370</x:t>
-[...48 lines deleted...]
-          <x:t>12,715</x:t>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>7,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,720</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>12,440</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>