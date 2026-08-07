--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R879363c37dd4478f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c625d3963aa44eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd8c2b0bf0c04e3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84e0c38cc9e24e45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60fab7762d7040c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd8c2b0bf0c04e3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26d3580fbdaa466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84e0c38cc9e24e45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Ethereum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,230</x:t>
+          <x:t>15,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,720</x:t>
-[...33 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,700</x:t>
+          <x:t>15,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,435</x:t>
-[...33 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,000</x:t>
+          <x:t>14,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,780</x:t>
-[...475 lines deleted...]
-          <x:t>15,035</x:t>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,655</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>14,280</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>