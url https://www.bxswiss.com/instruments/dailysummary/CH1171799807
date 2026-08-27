--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c625d3963aa44eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f93407647fa4ef5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84e0c38cc9e24e45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15cee33ec2c94765"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26d3580fbdaa466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84e0c38cc9e24e45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R670395c9cbd54a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15cee33ec2c94765" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Ethereum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>14,100</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,070</x:t>
-[...11 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,275</x:t>
-[...4 lines deleted...]
-          <x:t>14,665</x:t>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,845</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>24.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>15,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,685</x:t>
-[...92 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>7,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,085</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>15,095</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>