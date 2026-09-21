--- v12 (2026-08-27)
+++ v13 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f93407647fa4ef5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad8093c3e09845f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15cee33ec2c94765"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3c2bdeae48a4f67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R670395c9cbd54a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15cee33ec2c94765" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c6b2f6fb9aa4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3c2bdeae48a4f67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Ethereum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>