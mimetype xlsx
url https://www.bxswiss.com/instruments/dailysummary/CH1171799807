--- v13 (2026-09-21)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad8093c3e09845f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2e07d6c105e45b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3c2bdeae48a4f67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4f00ea01f2e460d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c6b2f6fb9aa4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3c2bdeae48a4f67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bb6cb72eae64551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4f00ea01f2e460d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Ethereum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,580</x:t>
-[...11 lines deleted...]
-          <x:t>7,500</x:t>
+          <x:t>19,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,530</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>19,600</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,065</x:t>
-[...274 lines deleted...]
-          <x:t>20,575</x:t>
+          <x:t>19,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>