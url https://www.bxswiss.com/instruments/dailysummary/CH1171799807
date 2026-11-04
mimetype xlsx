--- v14 (2026-10-14)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2e07d6c105e45b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd67f6fcd0f6f44d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4f00ea01f2e460d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf99487c1eea4c23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bb6cb72eae64551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4f00ea01f2e460d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62d0222718cf4542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf99487c1eea4c23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Ethereum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171799807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>19,035</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,845</x:t>
-[...517 lines deleted...]
-          <x:t>20,190</x:t>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>