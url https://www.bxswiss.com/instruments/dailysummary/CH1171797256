--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf286f80b06e405b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65f5278cd2834286" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7886daa8571461a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f24d31a34464900"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7642361e0554507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7886daa8571461a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad13ca1fedbe4f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f24d31a34464900" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW-Eco-Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171797256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>25,945</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>26,145</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,010</x:t>
-[...65 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,310</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>26,220</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...410 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,305</x:t>
-[...36 lines deleted...]
-          <x:t>26,415</x:t>
+          <x:t>26,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>