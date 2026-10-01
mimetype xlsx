--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65f5278cd2834286" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49e8d559bf2b4d31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f24d31a34464900"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca3b53cc95764985"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad13ca1fedbe4f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f24d31a34464900" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb0b5266e43d43dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca3b53cc95764985" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW-Eco-Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171797256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>26,505</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,360</x:t>
-[...33 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>26,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,270</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>26,320</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,260</x:t>
-[...107 lines deleted...]
-          <x:t>25,928</x:t>
+          <x:t>25,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>