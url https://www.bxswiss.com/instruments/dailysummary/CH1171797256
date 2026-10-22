--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49e8d559bf2b4d31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc27a841e22804e3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca3b53cc95764985"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b7e1831a77a49de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb0b5266e43d43dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca3b53cc95764985" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83bf5c8e9a684e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b7e1831a77a49de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW-Eco-Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171797256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>26,420</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>01.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>26,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>26,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,220</x:t>
-[...598 lines deleted...]
-          <x:t>25,853</x:t>
+          <x:t>26,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>