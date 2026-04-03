--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R699e7cbfb95f4c20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c1aacd360b34127" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5b30a7590794589"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bc0ec4d85c54686"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb64adb7488942e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5b30a7590794589" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1166c4188a784930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bc0ec4d85c54686" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW-Eco-Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171797256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>24,628</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,628</x:t>
-[...447 lines deleted...]
-        <x:is>
           <x:t>24,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,233</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>