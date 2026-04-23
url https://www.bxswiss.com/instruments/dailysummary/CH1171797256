--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c1aacd360b34127" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc810484cffd244f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bc0ec4d85c54686"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57619d1f1851415f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1166c4188a784930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bc0ec4d85c54686" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8052744e4df48f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57619d1f1851415f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW-Eco-Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171797256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,740</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>24,715</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,885</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>24,078</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>