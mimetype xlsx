--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc810484cffd244f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R311cf1fcca324129" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57619d1f1851415f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c238bd31f724606"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8052744e4df48f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57619d1f1851415f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8e3a4f33b474a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c238bd31f724606" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW-Eco-Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171797256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,608</x:t>
-[...16 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>24,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,533</x:t>
-[...252 lines deleted...]
-          <x:t>24,678</x:t>
+          <x:t>24,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>