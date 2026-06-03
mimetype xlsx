--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R311cf1fcca324129" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72e453df46b84258" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c238bd31f724606"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b491b3430aa4d78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8e3a4f33b474a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c238bd31f724606" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbde6665ab89c4a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b491b3430aa4d78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW-Eco-Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171797256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,478</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,433</x:t>
-[...21 lines deleted...]
-          <x:t>24,730</x:t>
+          <x:t>24,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,730</x:t>
-[...48 lines deleted...]
-          <x:t>24,678</x:t>
+          <x:t>24,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,740</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>24,710</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,700</x:t>
-[...26 lines deleted...]
-          <x:t>24,790</x:t>
+          <x:t>25,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,840</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,875</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>24,628</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>