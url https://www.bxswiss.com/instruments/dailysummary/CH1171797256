--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72e453df46b84258" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R310b00364200445b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b491b3430aa4d78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24f7da35933d4c94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbde6665ab89c4a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b491b3430aa4d78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdc9f2a213a348d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24f7da35933d4c94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW-Eco-Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171797256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>24,790</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,780</x:t>
-[...205 lines deleted...]
-          <x:t>24,690</x:t>
+          <x:t>25,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,643</x:t>
-[...70 lines deleted...]
-          <x:t>24,870</x:t>
+          <x:t>25,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,820</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>25,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>25,095</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>