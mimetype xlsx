--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R310b00364200445b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c5380f0a2a4efd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24f7da35933d4c94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2849a72ee8e848ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdc9f2a213a348d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24f7da35933d4c94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96840b9ca7814242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2849a72ee8e848ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW-Eco-Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171797256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,030</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>25,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>25,035</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,245</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,305</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>