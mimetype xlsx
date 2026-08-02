--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c5380f0a2a4efd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4db176ee6c2a48cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2849a72ee8e848ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e196fd680f94f00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96840b9ca7814242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2849a72ee8e848ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R768ffb9f50144e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e196fd680f94f00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW-Eco-Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171797256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>25,603</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,528</x:t>
-[...26 lines deleted...]
-          <x:t>25,638</x:t>
+          <x:t>25,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,708</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>22.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,758</x:t>
-[...178 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>25,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,843</x:t>
-[...198 lines deleted...]
-          <x:t>25,738</x:t>
+          <x:t>25,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>