--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4db176ee6c2a48cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf286f80b06e405b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e196fd680f94f00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7886daa8571461a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R768ffb9f50144e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e196fd680f94f00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7642361e0554507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7886daa8571461a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW-Eco-Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171797256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,843</x:t>
-[...328 lines deleted...]
-          <x:t>25,708</x:t>
+          <x:t>25,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,965</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,145</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>