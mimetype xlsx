--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6050eba1f814d7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae8d89434c5c4e2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd891248fbe1041d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd86fa9b8ede42da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b211f67e09a4b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd891248fbe1041d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95d6c607994f4b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd86fa9b8ede42da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW-Value-Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171797249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>