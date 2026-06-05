--- v6 (2026-04-05)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae8d89434c5c4e2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94b0d40e239b4a07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd86fa9b8ede42da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2162398d1f6e403d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95d6c607994f4b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd86fa9b8ede42da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac21074110884ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2162398d1f6e403d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW-Value-Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171797249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>27,400</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>