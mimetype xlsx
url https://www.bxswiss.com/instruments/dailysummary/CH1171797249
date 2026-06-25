--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94b0d40e239b4a07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca09df044c8d40d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2162398d1f6e403d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ef694db64024698"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac21074110884ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2162398d1f6e403d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6264d708a5fb45c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ef694db64024698" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW-Value-Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171797249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>