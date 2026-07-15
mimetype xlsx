--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca09df044c8d40d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R068c898f4be14a9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ef694db64024698"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c59be7d159a405b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6264d708a5fb45c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ef694db64024698" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e83371f3daa4727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c59be7d159a405b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW-Value-Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171797249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>