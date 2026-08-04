--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R068c898f4be14a9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1b8975bd5e4416b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c59be7d159a405b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e424b7e45964e51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e83371f3daa4727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c59be7d159a405b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8da4558e74414b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e424b7e45964e51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW-Value-Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171797249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>31,325</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>25.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,415</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>29.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,768</x:t>
-[...75 lines deleted...]
-          <x:t>31,853</x:t>
+          <x:t>31,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,063</x:t>
-        </x:is>
-[...224 lines deleted...]
-          <x:t>31,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>