--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1b8975bd5e4416b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e68f045b1824c89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e424b7e45964e51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd16b643cd47d401d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8da4558e74414b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e424b7e45964e51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbc13e9891d440cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd16b643cd47d401d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW-Value-Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171797249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>32,133</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,133</x:t>
-[...156 lines deleted...]
-          <x:t>31,510</x:t>
+          <x:t>31,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,748</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>32,063</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>