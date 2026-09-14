--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e68f045b1824c89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ba9eb29d7d4154" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd16b643cd47d401d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R482f3b8225c64499"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbc13e9891d440cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd16b643cd47d401d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd8be4745c8e45d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R482f3b8225c64499" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW-Value-Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171797249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,818</x:t>
-[...53 lines deleted...]
-          <x:t>31,673</x:t>
+          <x:t>31,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...440 lines deleted...]
-          <x:t>21.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,535</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>24.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,748</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>31,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,683</x:t>
+          <x:t>31,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>