--- v12 (2026-09-14)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ba9eb29d7d4154" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3ff5e20e100491e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R482f3b8225c64499"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reac715a92ac14210"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd8be4745c8e45d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R482f3b8225c64499" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b81b1bbf7194d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reac715a92ac14210" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW-Value-Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171797249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>32,245</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,205</x:t>
-[...544 lines deleted...]
-          <x:t>31,230</x:t>
+          <x:t>32,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>