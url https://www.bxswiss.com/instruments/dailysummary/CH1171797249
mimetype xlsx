--- v13 (2026-10-05)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3ff5e20e100491e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5887088f6a8d4552" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reac715a92ac14210"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd309ff3991f4490"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b81b1bbf7194d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reac715a92ac14210" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b54b008f5df422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd309ff3991f4490" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW-Value-Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171797249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...365 lines deleted...]
-          <x:t>31,643</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>32,063</x:t>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,813</x:t>
-[...16 lines deleted...]
-          <x:t>31,693</x:t>
+          <x:t>32,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,693</x:t>
-[...166 lines deleted...]
-          <x:t>32,270</x:t>
+          <x:t>31,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>