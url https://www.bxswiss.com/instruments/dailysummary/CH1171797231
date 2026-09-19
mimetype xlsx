--- v12 (2026-08-29)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44987d2f87074a1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4d87f397db643f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red677e7ffc944074"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9272507a04c48a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d580c6d8f4643f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red677e7ffc944074" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R408c471b946b47bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9272507a04c48a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW-Risk-Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171797231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>29,243</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,543</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>06.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,785</x:t>
-[...441 lines deleted...]
-          <x:t>30,005</x:t>
+          <x:t>29,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>