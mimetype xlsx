--- v13 (2026-09-19)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4d87f397db643f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a9e6c5da394ab5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9272507a04c48a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R737c682ce05e4ee1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R408c471b946b47bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9272507a04c48a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73c365730c5448be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R737c682ce05e4ee1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW-Risk-Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171797231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>29,458</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>