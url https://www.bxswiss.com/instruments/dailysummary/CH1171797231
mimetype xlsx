--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R629434df416045bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R483bed1c83d144c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0507fbd74795472e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61e2d5d172034f29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31ff33faf3ed426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0507fbd74795472e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R359445337cdd4470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61e2d5d172034f29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW-Risk-Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171797231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...414 lines deleted...]
-          <x:t>25,188</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,728</x:t>
-[...215 lines deleted...]
-          <x:t>23,990</x:t>
+          <x:t>23,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>