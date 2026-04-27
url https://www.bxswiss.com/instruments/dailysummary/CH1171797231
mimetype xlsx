--- v6 (2026-04-05)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R483bed1c83d144c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96139479e4734b29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61e2d5d172034f29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd07f984882af4abf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R359445337cdd4470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61e2d5d172034f29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40e42bb1d9e64f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd07f984882af4abf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW-Risk-Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171797231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>23,918</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,105</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...415 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>