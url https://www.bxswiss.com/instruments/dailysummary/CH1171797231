--- v7 (2026-04-27)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96139479e4734b29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0f8f33123142e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd07f984882af4abf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e0ec21487384f3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40e42bb1d9e64f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd07f984882af4abf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R796a06c8091041b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e0ec21487384f3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW-Risk-Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171797231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>25,083</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>25,640</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,148</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>25,940</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>