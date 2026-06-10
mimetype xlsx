--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0f8f33123142e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4ad1c479a104a7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e0ec21487384f3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra32c6315dd964314"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R796a06c8091041b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e0ec21487384f3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fbcd37730064a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra32c6315dd964314" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW-Risk-Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171797231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...338 lines deleted...]
-          <x:t>27,215</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,898</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>28,275</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,968</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>28,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>