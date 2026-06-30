--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4ad1c479a104a7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R131fd612349e4fb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra32c6315dd964314"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05146db6bfed48e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fbcd37730064a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra32c6315dd964314" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57385236dd4144d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05146db6bfed48e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW-Risk-Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171797231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>27,853</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,093</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>27,768</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,048</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>28,540</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>