--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R131fd612349e4fb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aec2334856d44b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05146db6bfed48e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf0103f621134a62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57385236dd4144d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05146db6bfed48e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a31754a173e40da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf0103f621134a62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW-Risk-Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171797231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>29,573</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>28,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>28,815</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>28,220</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,720</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>28,445</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,133</x:t>
-[...350 lines deleted...]
-          <x:t>28,048</x:t>
+          <x:t>27,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>