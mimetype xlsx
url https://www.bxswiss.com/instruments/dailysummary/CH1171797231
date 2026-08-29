--- v11 (2026-07-21)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aec2334856d44b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44987d2f87074a1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf0103f621134a62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red677e7ffc944074"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a31754a173e40da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf0103f621134a62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d580c6d8f4643f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red677e7ffc944074" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW-Risk-Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171797231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>28,830</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,830</x:t>
-[...475 lines deleted...]
-          <x:t>28,978</x:t>
+          <x:t>29,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,680</x:t>
-[...85 lines deleted...]
-          <x:t>27,728</x:t>
+          <x:t>29,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>